--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23f0b81" w14:textId="23f0b81">
+    <w:p w14:paraId="30ca359" w14:textId="30ca359">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -645,9310 +645,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "25" декабря 2025 года № 280</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц, состоящих на учете службы пробации по Мангистауской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...9244 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы по Мангистауской области на 2026 год</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10198,374 +974,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Товарищество с ограниченной ответственностью "Oil service center" </w:t>
-[...107 lines deleted...]
-1</w:t>
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11493,374 +2095,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12418,189 +2846,102 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12752,530 +3093,708 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-18</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Zaman Group Company"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Город Жанаозен</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Caspian Coast"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+14-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Zelmar Stroy"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное предприятие на праве хозяйственного ведения "ОЗЕНИНВЕСТ" акимата города Жанаозен</w:t>
-[...70 lines deleted...]
-              <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-110</w:t>
+14-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Альянс LTD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13344,123 +3863,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-120</w:t>
+14-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Оңдасын Строй"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13499,1085 +4018,1085 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Жанаозен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...106 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "ОЗЕНИНВЕСТ" акимата города Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-13</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Өзен жылу" акимата города Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бейнеуский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "ТрубРемЦентр" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Су өндіру және тасымалдау басқармасы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное казенное предприятие "Бейнеу Мәдениет" акимата Бейнеуского района</w:t>
-[...70 lines deleted...]
-              <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Филиал "Шағырлы-Шөмішті" </w:t>
-[...35 lines deleted...]
-240</w:t>
+Товарищество с ограниченной ответственностью "Жанарыс" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14646,123 +5165,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-79</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Жанаозенская многопрофильная городская больница" управления здравоохранения Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14790,164 +5309,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-164</w:t>
+6-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Бұрғылау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14975,51 +5494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15053,51 +5572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-639</w:t>
+1360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15125,93 +5644,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Каракиянский район</w:t>
+Бейнеуский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15244,87 +5763,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное предприятие на праве хозяйственного ведения "Тұрмыс-Сервис" Каракиянского районного отдела жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог.</w:t>
-[...35 lines deleted...]
-175</w:t>
+Государственное коммунальное казенное предприятие "Бейнеу Мәдениет" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15352,51 +5871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15429,87 +5948,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "Хадид"</w:t>
-[...35 lines deleted...]
-75</w:t>
+Филиал "Шагырлы-Шомышты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15537,51 +6056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15614,87 +6133,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Товарищество с ограниченной ответственностью "S&amp;S Service"</w:t>
-[...35 lines deleted...]
-200</w:t>
+Коммунальное государственное учреждение "Акиматсервис" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15722,1658 +6241,1658 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...107 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Бейнеуээнергосервис" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Мангистауский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Промстроймонтаж-Xxi"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каракиянский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...106 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Тұрмыс-Сервис" Каракиянского районного отдела жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-8</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Хадид"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Мунайлинский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "S&amp;S Service"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мангистауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Қарақұдықмұнай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3</w:t>
-            </w:r>
-[...142 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-140</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КАСПИЙ ЦЕМЕНТ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17401,164 +7920,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-346</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Кен-Сары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17586,164 +8105,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-342</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "LPG TRADE" (ЛПГ ТРЭЙД)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17771,51 +8290,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17849,51 +8368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1093</w:t>
+1098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17921,93 +8440,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тупкараганский район</w:t>
+Мунайлинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18040,87 +8559,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное предприятие "Түпқараған су жүйесі" акимата Тупкараганского района</w:t>
-[...35 lines deleted...]
-107</w:t>
+Товарищество с ограниченной ответственностью "АКТАУКАМАЗСЕРВИС"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18225,87 +8744,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственное коммунальное предприятие "Коммуналдық қызмет" при акимате Тупкараганского района на праве хозяйственного ведения</w:t>
-[...35 lines deleted...]
-97</w:t>
+Товарищество с ограниченной ответственностью "МҰНАЙЛЫ-ҚЫЗМЕТ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18410,87 +8929,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Филиал Компании "Buzachi Operating Ltd" (Бузачи Оперейтинг Лтд)</w:t>
-[...35 lines deleted...]
-340</w:t>
+Государственное коммунальное предприятие "Маңғыстау энерго"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18518,61 +9037,431 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Таза-Мұнайлы" Мунайлинского районного отдела жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие "Мангистау Жылу" акимата Мунайлинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -18596,51 +9485,10882 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-544</w:t>
+1003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тупкараганский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное Коммунальное Предприятие "Түпқараған Су Жүйесі" Акимата Тупкараганского Района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие "коммуналдық қызмет" при акимате тупкараганского района на праве хозяйственного ведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КСОЙ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Таза Түпқараған"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к постановлению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата Мангистауской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "25" декабря 2025 года № 280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы по Мангистауской области на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменениями, внесенными постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Списочная численность работников (человек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер квоты (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество рабочих мест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Актау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "СК А-Строй Монтаж"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "СМК-Атамекен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Амре"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Компания Строй Инвест"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Альянс Ойл Сервис Ltd"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КИС-АКТАУ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "WESTECOPLAST"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КАРЬЕРТАУ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Филиал товарищества с ограниченной ответственностью "Анвар" в городе Актау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Zaman Group Company"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Caspian Coast"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Zelmar Stroy"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Альянс LTD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Оңдасын Строй"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "ОЗЕНИНВЕСТ" акимата города Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Өзен жылу" акимата города Жанаозен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "ТрубРемЦентр" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Су өндіру және тасымалдау басқармасы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Товарищество с ограниченной ответственностью "Жанарыс" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Жанаозенская многопрофильная городская больница" управления здравоохранения Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Бұрғылау"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеуский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное казенное предприятие "Бейнеу Мәдениет" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Филиал "Шағырлы-Шөмішті" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальное государственное учреждение "Акиматсервис" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Бейнеуээнергосервис" акимата Бейнеуского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каракиянский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Тұрмыс-Сервис" Каракиянского районного отдела жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Хадид"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "S&amp;S Service"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мангистауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Қарақұдықмұнай"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "КАСПИЙ ЦЕМЕНТ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Кен-Сары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мунайлинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "АКТАУКАМАЗСЕРВИС"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "МҰНАЙЛЫ-ҚЫЗМЕТ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие "Маңғыстау энерго"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Ас Құрылыс"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие на праве хозяйственного ведения "Таза-Мұнайлы" Мунайлинского районного отдела жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+государственное коммунальное предприятие "Мангистау жылу" акимата Мунайлинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тупкараганский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие "Түпқараған су жүйесі" акимата Тупкараганского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственное коммунальное предприятие "Коммуналдық қызмет" при акимате Тупкараганского района на праве хозяйственного ведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Товарищество с ограниченной ответственностью "Таза Түпқараған"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен постановлением акимата Мангистауской области от 19.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВСЕГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23936,55 +25656,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>