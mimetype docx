--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9acbbc" w14:textId="a9acbbc">
+    <w:p w14:paraId="abe3642" w14:textId="abe3642">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,286 +76,312 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О внесении изменения в постановление акимата Мангистауской области от 25 июля 2016 года № 233 "Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта, ветеринарии и лесного хозяйства, являющихся гражданскими служащими и работающих в сельской местности"</w:t>
+        <w:t>Об утверждении государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием на 2025 - 2026 учебный год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мангистауской области от 15 июля 2025 года № 150</w:t>
+        <w:t>Постановление акимата Мангистауской области от 1 июля 2025 года № 150.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в постановление акимата Мангистауской области от 25 июля 2016 года </w:t>
+      В соответствии с подпунктом 8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 233 </w:t>
+        <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Об определении перечня должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта, ветеринарии и лесного хозяйства, являющихся гражданскими служащими и работающих в сельской местности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №3143) следующее изменение:</w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "Об образовании", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 29 января 2016 года № 122 "Об утверждении Правил размещения государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним, высшим и послевузовским образованием с учетом потребностей рынка труда, на подготовительные отделения организаций высшего и (или) послевузовского образования, а также на дошкольное воспитание и обучение, среднее образование и дополнительное образование детей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13418) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 18 марта 2024 года № 118 "Об утверждении государственного образовательного заказа на подготовку кадров с высшим или послевузовским образованием, в организациях образования, финансируемых из республиканского бюджета (за исключением организаций образования, осуществляющих подготовку специалистов для Вооруженных Сил Республики Казахстан, других войск и воинских формирований, а также специальных государственных органов), на 2024 – 2025, 2025 – 2026, 2026 – 2027 учебные годы" акимат Мангистауской области </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      1. Утвердить государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием на 2025-2026 учебный год, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> приложения к указанному постановлению изложить в новой редакции:</w:t>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -440,104 +466,4057 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Килыбай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к постановлению акимата </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мангистауской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "1" июля 2025 года № 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием на 2025-2026 учебный год (за счет местного бюджета)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным постановлением акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код и классификация области образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код и классификация направлений подготовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем государственного образовательного заказа на 2025-2026 учебный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средние расходы на обучение 1 студента за учебный 2025-2026 учебный год (в тыс. тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+организации высшего и (или) послевузовского образования с особым статусом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+другие организации высшего и (или) послевузовского образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B02 Искусство и гуманитарные науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В021 Искусство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 209,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 055,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B10 Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B101 Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 230,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 218,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В11 Услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B111 Сфера обслуживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+905,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+803,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В113 Транспортные услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+905,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+803,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В07 Инженерные, обрабатывающие и строительные отрасли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В071 Инженерия и инженерное дело</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 111,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 009,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В01 Педагогические науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В017 Подготовка учителей по языкам и литературе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 139,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 008,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В06 Информационно-коммуникационные технологии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В063 Информационная безопасность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 111,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 009,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В02 Искусство и гуманитарные науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В022 Гуманитраные науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+905,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+803,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В08 Сельское хозяйство и биоресурсы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B081 Агрономия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+933,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+831,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6В082 Животноводство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+933,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+831,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B084 Рыбное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+933,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+831,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6B086 Водные ресурсы и водное пользование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+933,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+831,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">постановлению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мангистауской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от "22" июля 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственный образовательный заказ на подготовку кадров с высшим и послевузовским образованием (резидентура) на 2025-2026 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Постановление дополнено приложением 2 в соответствии с постановлением акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код и наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем государственного образовательного заказа на 2025-2026 учебный год (количество мест)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средние расходы на обучение 1 врача-резидента в год (тыс. тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+организации высшего и (или) послевузовского образования с особым статусом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+другие организации высшего и (или) послевузовского образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7R09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение (медицина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 939,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 811,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>