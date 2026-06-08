--- v0 (2026-03-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d36bfb" w14:textId="7d36bfb">
+    <w:p w14:paraId="7a6ef8b" w14:textId="7a6ef8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,331 +102,2298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Мангистауской области от 8 мая 2025 года № 109</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О местном государственном управлении и самоуправлении в Республике Казахстан"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном имуществе"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и на основании протокола регионального инспектора Аппарата Правительства Республики Казахстан Уйсимбаева Е. от 26 июня 2024 года № 11-08/Б-1206, Акимат Мангистауской области ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Создать коммунальное государственное учреждение "Маңғыстау – құм қорғаны" Управления природных ресурсов и регулирования природопользования Мангистауской области (далее – Учреждение).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Местонахождение Учреждения: Республика Казахстан, Мангистауская область, Мангистауский район, сельский округ Актобе, село Уштаган, улица А.Отепбергенова, 8-дом, индекс 130408. </w:t>
-[...19 lines deleted...]
-    </w:p>
+      Местонахождение Учреждения: Республика Казахстан, Мангистауская область, Мангистауский район, село Шетпе, микрорайон Қызылтұран, дом 250, почтовый индекс 130400. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными постановлением акимата Мангистауской области от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Устав Учреждения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Управление природных ресурсов и регулирования природопользования Мангистауской области" в установленном порядке обеспечить регистрацию учреждения в органах юстиции и принять иные меры, вытекающие из настоящего постановления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственному учреждению "Управление финансов Мангистауской области" внести соответствующее дополнение в Реестр государственных предприятий и учреждений, юридических лиц с участием государства в уставном капитале.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Мангистауской области.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким Мангистауской области 	Килыбай Н.</w:t>
+              <w:t xml:space="preserve">      Аким Мангистауской области </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Килыбай Н.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение к постановлению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акимата Мангистауской области </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от "___" _______ 2025 года </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УСТАВ коммунального государственного учреждения "Маңғыстау – құм қорғаны" Управления природных ресурсов и регулирования природопользования Мангистауской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организационно-правовая форма: коммунальное  государственное  учреждение (КГУ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид государственной собственности: коммунальное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учредитель: Акимат Мангистауской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местонахождение:  Республика Казахстан, Мангистауская область, Мангистауский район, сельский округ Актобе, село Уштаган,  улица А.Отепбергенова, 8-дом, индекс 130408. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Актау, 2025 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Маңғыстау – құм қорғаны" Управления природных ресурсов и регулирования природопользования Мангистауской области (далее – коммунальное государственное учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме учреждения для осуществления функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное учреждение создано решением акимат Мангистауской области от "___" _____года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Учредителем государственного учреждения является акимат Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченным органом государственного учреждения, является государственное учреждение "Управление природных ресурсов и регулирования природопользования Мангистауской области" (далее - уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наименование государственного учреждения: коммунальное государственное учреждение "Маңғыстау – құм қорғаны" Управления природных ресурсов и регулирования природопользования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождения государственного учреждения: Республика Казахстан, Мангистауская область, Мангистауский район, село Шетпе, микрорайон Қызылтұран, здание 250, почтовый индекс 130400.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления акимата Мангистауской области от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Юридический статус государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственное учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Государственное учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственное учреждение отвечает по своим обязательствам, находящимся в его распоряжении деньгами. При недостаточности у государственного учреждения денег субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Гражданско-правовые сделки государственных учреждений вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Предмет и цели деятельности государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Предмет деятельности государственного учреждения: в соответствии с природоохранными проектами стабилизации экологического баланса, сохранение и восстановление природных экосистем и биоразнообразия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Целью деятельности государственного учреждения является: в соответствии с природоохранными проектами реализации мероприятий по закреплению песчаных сел и борьбе с опустыниванием, содержание саксаульских плантаций, заготовка, переработка и хранение саксаульских семян, осуществление производственно-хозяйственной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для достижения своих целей государственное учреждение осуществляет следующие виды деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение мероприятий по борьбе с опустыниванием и закреплению песчаных отмелей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) посев, содержание и защита искусственных мелиоративных зеленых насаждений саксаула вокруг населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение ресурсного потенциала зеленых насаждений, осуществление питомнических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление охраны, содержания, противопожарного оборудования, защиты от вредителей и болезней территории зеленой зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение мер по предупреждению и пресечению нарушений на территории зеленой зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реализация иных направлений создания зеленой зоны в соответствии с природоохранными проектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государственное учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сделка, совершенная государственным учреждением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску уполномоченного органа либо прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Управление государственным учреждением</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Общее управление государственным учреждением осуществляет уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Учредитель в установленном законодательством порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждает устав (положение) государственного учреждения, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Принимает решение о реорганизации и ликвидации коммунального государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уполномоченный орган в установленном законодательством порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) закрепляет за государственным учреждением имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает план финансирования государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет контроль за сохранностью имущества государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяет структуру, порядок формирования и срок полномочий органов управления государственного учреждения, порядок принятия государственным учреждением решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет права, обязанности и ответственность руководителя государственного учреждения, основания освобождения его от занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает структуру и предельную штатную численность государственного учреждения, за исключением государственных учреждений являющихся государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по представлению руководителя государственного учреждения назначает на должность и освобождает от должности его заместителя (заместителей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает годовую финансовую отчетность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственному учреждению или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель государственного учреждения назначается на должность и освобождается от должности за исключением случаев, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель государственного учреждения организует и руководит работой государственного учреждения, непосредственно подчиняется уполномоченному органу (за исключением случаев, установленных законодательством Республики Казахстан) и несет персональную ответственность за выполнение возложенных на государственное учреждение задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель государственного учреждения действует на принципах единоначалия и самостоятельно решает вопросы деятельности государственного учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Действия руководителя государственного учреждения, направленные на осуществление государственным учреждением неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Руководитель государственного учреждения в установленном законодательством Республики Казахстан порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) без доверенности действует от имени государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает планы государственного учреждения по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) издает приказы и дает указания, обязательные для всех работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченный орган принимает на работу и увольняет с работы сотрудников государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников государственного учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) определяет обязанности и круг полномочий своего заместителя (заместителей) и иных руководящих сотрудников государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим уставом и уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Порядок образования имущества государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Имущество государственного учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество государственного учреждения формируется за счет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имущества, переданного ему собственником;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных источников, не запрещенных законодательством Республики Казакстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Государственное учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Если законами Республики Казахстан государственному учреждению предоставлено право, осуществлять приносящую доходы деятельность, то деньги, полученные от такой деятельности, подлежат зачислению в соответствующий бюджет, за исключением денег от реализации товаров (работ, услуг), производимых государственными учреждениями в сферах, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 161 Закона Республики Казахстан "О государственном имуществе".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Деятельность государственного учреждения финансируется из бюджета уполномоченным органом, либо бюджета (сметы расходов) Национального Банка Республики Казахстан, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Государственное учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Проверка и ревизия финансово-хозяйственной деятельности государственного учреждения осуществляется уполномоченным органом в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Режим работы в государственном учреждении</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Режим работы государственного учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Внесение изменений и дополнений в учредительные документы государственного учреждения производится по решению учредителя и регистрации в территориальных органах юстиции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Условия реорганизации и ликвидации государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Реорганизация и ликвидация государственного учреждения производится по по постановлению акимата Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Государственное юридическое лицо ликвидируется также по другим основаниям, предусмотренным законодательными актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Имущество ликвидированного государственного юридического лица, оставшееся после удовлетворения требований кредиторов, перераспределяется уполномоченным органом по государственному имуществу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Деньги ликвидированного государственного учреждения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Сведения о филиалах и полномочиях государственного учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Государственное учреждение не имеет филиалов и полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -752,31 +2719,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>