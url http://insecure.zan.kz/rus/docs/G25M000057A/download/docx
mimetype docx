--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="976de9b" w14:textId="976de9b">
+    <w:p w14:paraId="b34591f" w14:textId="b34591f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1001,55 +1001,2565 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление финансов Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление финансов Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах исполнения бюджета, ведения бюджетного учета и отчетности по исполнению местного бюджета, а также управления областной коммунальной собственностью на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание № 1, почтовый индекс 130000.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления. Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики в области исполнения местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полное и своевременное исполнение бюджета по поступлениям и расходам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведение бюджетного учета, составление бюджетной отчетности по исполнению местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) управление областной коммунальной собственностью, осуществление мер по ее защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      делегировать часть своих полномочий и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует исполнение бюджета области и координирует деятельность администраторов областных бюджетных программ, районов и городов области по исполнению бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет своевременное перечисление субвенций бюджетам районов и городов области, целевых текущих трансфертов из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства, целевых текущих трансфертов из вышестоящего бюджета на компенсацию потерь нижестоящих бюджетов в связи с изменением законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) составляет, утверждает сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит изменения в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) составляет и предоставляет ежемесячно отчет об исполнении местного бюджета за отчетный финансовый год в центральный уполномоченный орган по исполнению бюджета, в акимат, ревизионную комиссию области, местный уполномоченный орган области по государственному планированию, уполномоченный орган по внутреннему государственному аудиту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет возврат неиспользованных (недоиспользованных) в истекшем финансовом году сумм целевых трансфертов, выделенных из республиканского бюджета, по которым Правительством Республики Казахстан не принято решение о дальнейшем их использовании (доиспользовании) в текущем финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет возврат неиспользованных (недоиспользованных) в течение финансового года суммы целевых трансфертов на развитие, выделенных в истекшем финансовом году, разрешенных использовать (доиспользовать) по решению Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) составляет гражданский бюджет на стадии исполнения бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) составляет отчет об исполнении планов поступлений и расходов денег от реализации товаров (работ, услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) составляет отчет о поступлении и расходовании денег от филантропической деятельности и (или) спонсорской деятельности, и (или) меценатской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) составляет отчет о кредиторской и дебиторской задолженностях местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет управление бюджетными деньгами, определяет объемы временно свободных денег и осуществляет их перевод для размещения на депозитном счете Национального банка Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет бюджетный мониторинг исполнения расходов бюджета, составляет аналитический отчет об исполнении расходной части бюджета области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет ведение бюджетного учета и отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет мероприятия, направленные на полное и своевременное исполнение бюджетных программ в пределах сумм, утвержденных решением маслихата об областном бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) по итогам полугодия и финансового года составляет и предоставляет консолидированную финансовую отчетность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) организует процесс привлечения денег посредством заимствования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) открывает контрольные счета наличности для учета операций, связанных с зачислением поступлений в местный бюджет и проведением расходов из местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ведет учет операций по налоговым и неналоговым поступлениям в областной бюджет и отражение их в консолидированной финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) готовит заключения для возврата из бюджета и (или) зачет излишне (ошибочно) уплаченных сумм поступлений по кодам классификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) согласовывает сводный план поступлений и расходов денег от реализации государственными учреждениями товаров (работ, услуг), остающихся в их распоряжении, и справки о внесении изменений в него;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) вносит предложения по уточнению, корректировке областного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) обеспечивает регистрацию, учет, мониторинг бюджетных кредитов, осуществляет погашение и обслуживание бюджетных кредитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществляет мероприятия по взысканию сумм задолженности по бюджетному кредиту и/или сумм бюджетного кредита, использованных не по целевому назначению местным исполнительным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) готовит заключения к проектам постановлений акимата Мангистауской области о выделении средств из резерва акимата области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) осуществляет возврат неиспользованных средств, полученных из резерва вышестоящего бюджета, с соответствующего кода классификации поступлений бюджета путем восстановления кассовых расходов администратора бюджетной программы вышестоящего бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) согласовывает конкурсную документацию местных проектов государственно-частного партнерства по вопросам, входящим в компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществляет мониторинг государственных обязательств по проектам государственно-частного партнерства, в том числе государственных концессионных обязательств, местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывают для утверждения нормативные правовые акты в сфере управления областным коммунальным имуществом в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) координирует работу местных исполнительных органов районов, городов областного значения по вопросам, входящим в их компетенцию, в сфере управления районным коммунальным имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) управляет областным коммунальным имуществом, осуществляют меры по его защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) согласовывает вопросы создания, реорганизации и ликвидации областных коммунальных юридических лиц, а также участия в акционерных обществах и товариществах с ограниченной ответственностью, их создании, реорганизации, ликвидации, отчуждении принадлежащих им акций акционерных обществ, долей участия в уставном капитале товариществ с ограниченной ответственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществляют контроль и анализ выполнения планов развития контролируемых государством акционерных обществ и товариществ с ограниченной ответственностью, по которым осуществляет права владения и пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) согласовывают уставы (положения) областных коммунальных юридических лиц, внесение в него изменений и дополнений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) закрепляет областное коммунальное имущество за областными коммунальными юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) дает согласие на создание областными коммунальными юридическими лицами филиалов и представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) принимают меры по передаче областного коммунального имущества, а также денег в соответствии с Бюджетным кодексом Республики Казахстан в уставный капитал товариществ с ограниченной ответственностью либо в оплату акций акционерных обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) принимают меры по приобретению акций акционерных обществ и долей участия в уставном капитале товариществ с ограниченной ответственностью в состав областного коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) принимают меры по обращению в суд с иском об изъятии памятников истории и культуры у собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) принимают меры по использованию областного коммунального имущества, в том числе по передаче его в залог, аренду, безвозмездное пользование и доверительное управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) принимают меры по обеспечению контроля за использованием и сохранностью областного коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) организуют учет областного коммунального имущества, обеспечивают его эффективное использование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) осуществляет приватизацию областного коммунального имущества, обеспечивает оценку объектов приватизации, осуществляет подготовку и заключение договоров купли-продажи объекта приватизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) осуществляют контроль за выполнением доверительным управляющим обязательств по договору доверительного управления областным коммунальным имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) принимает решение о передаче имущества между областными коммунальными юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) принимает решение о приеме и передаче имущества между областным и районным уровнями коммунальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) заключает договоры по предоставлению областного коммунального имущества во временное безвозмездное пользование государственным юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) по решению местного исполнительного органа области заключает договор безвозмездного пользования государственным имуществом, в том числе о передаче религиозным объединениям в безвозмездное пользование культовых зданий (сооружений) и иного имущества культового назначения, находящегося в собственности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) согласовывает списание областного коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) координирует работу по принятию имущества в областную коммунальную собственность по договору дарения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области. Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерное общество "Социально-предпринимательская корпорация "Каспий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1066,2661 +3576,83 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата</w:t>
-[...129 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t>Приложение 2 к постановлению акимата Мангистауской области № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление финансов Мангистауской области"</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...2441 lines deleted...]
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление экономики и бюджетного планирования Мангистауской области"</w:t>
+        <w:t>о государственном учреждении "Управление экономики и бюджетного планирования Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3874,54 +3806,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5132,51 +5126,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) взаимодействует с неправительственными организациями по вопросам экономического развития области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z218" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) осуществляет иные функции, возложенные на Управление законодательством Республики Казахстан.</w:t>
+      36) осуществляет иные функции, возложенные на Управление законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) формирует заявки на привлечение грантов на основании государственных, отраслевых программ, программ развития (территории) области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5241,123 +5235,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) осуществляет мониторинг реализации программ развития (территории) области, планов мероприятий по их реализации, выработку мер по государственной поддержке отдельных территорий (малых и моно-городов, приграничных районов, опорных сельских населенных пунктов);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) проводит анализ итогов оценки эффективности акимата области по направлению "Достижение целей Программы развития областей и показателей бюджетных программ", вырабатывает меры по улучшению работы;</w:t>
+      42) проводит анализ итогов оценки эффективности акимата области по направлению "Достижение целей Программы развития областей и показателей бюджетных программ", вырабатывает меры по улучшению работы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Мангистауской области от 05.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 167 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Мангистауской области от 05.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z219" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5981,266 +5951,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t xml:space="preserve">Приложение 3 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z252" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление пассажирского транспорта и автомобильных дорог Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление пассажирского транспорта и автомобильных дорог Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z253" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z254" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6394,54 +6211,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z262" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z263" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z264" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8867,266 +8746,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t xml:space="preserve">Приложение 4 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z387" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление туризма Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление туризма Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z388" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z389" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9280,54 +9006,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z397" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z398" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkStart w:name="z399" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10953,266 +10741,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t xml:space="preserve">Приложение 5 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z482" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление здравоохранения Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление здравоохранения Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
     <w:bookmarkStart w:name="z483" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
     <w:bookmarkStart w:name="z484" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14499,266 +14134,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t xml:space="preserve">Приложение 6 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z650" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление по делам религий Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление по делам религий Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
     <w:bookmarkStart w:name="z651" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
     <w:bookmarkStart w:name="z652" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14912,54 +14394,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
     <w:bookmarkStart w:name="z660" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание №1, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z661" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
     <w:bookmarkStart w:name="z662" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16405,266 +15949,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t xml:space="preserve">Приложение 7 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z736" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление физической культуры и спорта Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление физической культуры и спорта Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
     <w:bookmarkStart w:name="z737" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
     <w:bookmarkStart w:name="z738" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -16818,54 +16209,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
     <w:bookmarkStart w:name="z746" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 12, здание № 83, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 12, здание № 83, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z747" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
     <w:bookmarkStart w:name="z748" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19331,266 +18784,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t xml:space="preserve">Приложение 8 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z873" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление рыбного хозяйства Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление рыбного хозяйства Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
     <w:bookmarkStart w:name="z874" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="845"/>
     <w:bookmarkStart w:name="z875" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -19744,54 +19044,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="853"/>
     <w:bookmarkStart w:name="z883" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание № 1, почтовый индекс 130001.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание № 1, почтовый индекс 130000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z884" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="855"/>
     <w:bookmarkStart w:name="z885" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19861,1429 +19223,1299 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="859"/>
     <w:bookmarkStart w:name="z889" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Задачи:</w:t>
+        <w:t xml:space="preserve">
+      13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z890" w:id="861"/>
-[...15 lines deleted...]
-      1) реализация государственной политики в области охраны, воспроизводства и использования рыбных ресурсов в рамках, возложенных на Управление полномочий;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики в области охраны, воспроизводства и использования рыбных ресурсов в рамках полномочий, возложенных на Управления для устойчивого развития рыбного хозяйства путем эффективного формирования, координации и реализации государственной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)оказание государственной поддержки организациям в области рыбного хозяйства по развитию производственной базы, внедрению новых технологий и инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции постановления акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z893" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z891" w:id="862"/>
-[...15 lines deleted...]
-      2) оказание государственной поддержки рыбодобывающим и перерабатывающим организациям по организации промыслового рыболовства и развитию производственной базы;</w:t>
+    <w:bookmarkStart w:name="z894" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z892" w:id="863"/>
-[...15 lines deleted...]
-      3) иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z895" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z893" w:id="864"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z896" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z894" w:id="865"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z897" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z895" w:id="866"/>
-[...15 lines deleted...]
-      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z898" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z896" w:id="867"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z899" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      делегировать часть своих полномочий и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z897" w:id="868"/>
-[...15 lines deleted...]
-      создавать комиссии в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z900" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z898" w:id="869"/>
-[...15 lines deleted...]
-      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z901" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z899" w:id="870"/>
-[...15 lines deleted...]
-      делегировать часть своих полномочий и функций;</w:t>
+    <w:bookmarkStart w:name="z902" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z900" w:id="871"/>
-[...15 lines deleted...]
-      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z903" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z901" w:id="872"/>
-[...15 lines deleted...]
-      2) обязанности:</w:t>
+    <w:bookmarkStart w:name="z904" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z902" w:id="873"/>
-[...15 lines deleted...]
-      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z905" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z903" w:id="874"/>
-[...15 lines deleted...]
-      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z906" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z904" w:id="875"/>
-[...15 lines deleted...]
-      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+    <w:bookmarkStart w:name="z907" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z905" w:id="876"/>
-[...15 lines deleted...]
-      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z908" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z906" w:id="877"/>
-[...15 lines deleted...]
-      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+    <w:bookmarkStart w:name="z909" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z907" w:id="878"/>
-[...15 lines deleted...]
-      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
+    <w:bookmarkStart w:name="z910" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z908" w:id="879"/>
-[...15 lines deleted...]
-      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стратегические: организует деятельность по интродукции, реинтродукции и гибридизации, а также по искусственному разведению редких и находящихся под угрозой исчезновения видов рыб, в порядке определенным законодательством Республики Казахстан; на основании научных рекомендаций ведет паспортизацию рыбохозяйственных водоемов и (или) участков; организуют и (или) обеспечивают проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования рыбных ресурсов на территории области; реализует государственную политику в области охраны, воспроизводства и использования животного мира; реализует в пределах компетенции государственную политику в области аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регулятивные: организует утверждение перечня рыбохозяйственных водоемов и (или) участков местного значения; осуществляет меры по устанавлению зон рекреационного рыболовства; осуществляет меры по установлению границ рыбохозяйственных участков, открытию и закрытию тони (тоневые участки); выдает разрешения на пользование рыбными ресурсами, за исключением научно-исследовательского лова на рыбохозяйственных водоемах, расположенных на территории двух и более областей, а также редких и находящихся под угрозой исчезновений видов животных (рыб);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реализационные: организует мероприятия по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных рыбохозяйственных водоемах и (или) участках; организует и обеспечивает охрану в резервном фонде рыбохозяйственных водоемов и (или) участков, за исключением водоемов, входящих в состав особо охраняемых природных территории; организует мелиоративный лов рыб в случаях возникновения угрозы замора на рыбохозяйственных водоемах и (или) участках резервного фонда на основании решения территориального подразделения ведомства уполномоченного органа; осуществляет субсидирование переработки рыбной продукции; принимает участие в работе областных консультативно-совещательных, координационных и коллегиальных органов акима области по вопросам, входящим в его компетенцию; осуществляет субсидирование субъектов аквакультуры и субъектов, обеспечивающих развитие аквакультуры; осуществляет и (или) организует лов в замороопасных водоемах и (или) участках; обеспечение полноты, актуализации и обновления информационных данных, размещаемых на единой платформе собственных интернет-ресурсов; обеспечение наполнения и регулярного обновления информационных данных, размещаемых на единой платформе собственных интернет-ресурсов; иные функции в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контрольные: организует и обеспечивает охрану в резервном фонде рыбохозяйственных водоемов и (или) участков, за исключением водоемов, входящих в состав особо охраняемых природных территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления акимата Мангистауской области от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z928" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z909" w:id="880"/>
-[...15 lines deleted...]
-      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+    <w:bookmarkStart w:name="z929" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z910" w:id="881"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z930" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z911" w:id="882"/>
-[...15 lines deleted...]
-      1) организует утверждение перечня рыбохозяйственных водоемов и (или) участков местного значения;</w:t>
+    <w:bookmarkStart w:name="z931" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z912" w:id="883"/>
-[...15 lines deleted...]
-      2) вносит предложения и осуществляют меры по принятию решения по закреплению рыбохозяйственных водоемов и (или) участков за пользователями рыбными ресурсами и установлению сервитутов для нужд рыбного хозяйства в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z932" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z913" w:id="884"/>
-[...15 lines deleted...]
-      3)) организуют мероприятия по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных рыбохозяйственных водоемах и (или) участках;</w:t>
+    <w:bookmarkStart w:name="z933" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z914" w:id="885"/>
-[...15 lines deleted...]
-      4) организует деятельность по интродукции, реинтродукции и гибридизации, а также по искусственному разведению редких и находящихся под угрозой исчезновения видов рыб, в порядке определенным законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z934" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z915" w:id="886"/>
-[...15 lines deleted...]
-      5) организуют и обеспечивают охрану в резервном фонде рыбохозяйственных водоемов и (или) участков, за исключением водоемов, входящих в состав особо охраняемых природных территории.</w:t>
+    <w:bookmarkStart w:name="z935" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z916" w:id="887"/>
-[...15 lines deleted...]
-      6) на основании научных рекомендаций ведет паспортизацию рыбохозяйственных водоемов и (или) участков;</w:t>
+    <w:bookmarkStart w:name="z936" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z917" w:id="888"/>
-[...15 lines deleted...]
-      7) осуществляют меры по устанавлению зон рекреационного рыболовства;</w:t>
+    <w:bookmarkStart w:name="z937" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z918" w:id="889"/>
-[...15 lines deleted...]
-      8) осуществляют меры по установлению границ рыбохозяйственных участков, открытию и закрытию тони (тоневые участки);</w:t>
+    <w:bookmarkStart w:name="z938" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z919" w:id="890"/>
-[...15 lines deleted...]
-      9)выдает разрешения на пользование рыбными ресурсами, за исключением научно-исследовательского лова на рыбохозяйственных водоемах, расположенных на территории двух и более областей, а также редких и находящихся под угрозой исчезновений видов животных (рыб);</w:t>
+    <w:bookmarkStart w:name="z939" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключает договоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z920" w:id="891"/>
-[...15 lines deleted...]
-      10) организуют и (или) обеспечивают проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования рыбных ресурсов на территории области;</w:t>
+    <w:bookmarkStart w:name="z940" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)выдает доверенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z921" w:id="892"/>
-[...15 lines deleted...]
-      11) организуют мелиоративный лов рыб в случаях возникновения угрозы замора на рыбохозяйственных водоемах и (или) участках резервного фонда на основании решения территориального подразделения ведомства уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z941" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)открывает банковские счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z922" w:id="893"/>
-[...15 lines deleted...]
-      12)возмещают части расходов, понесенных субъектом рыбного хозяйства при инвестиционных вложениях;</w:t>
+    <w:bookmarkStart w:name="z942" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z923" w:id="894"/>
-[...15 lines deleted...]
-      13)выдают субсидии на повышение продуктивности и качества продукции аквакультуры (рыбоводства), а также развитие племенного рыбоводства;</w:t>
+    <w:bookmarkStart w:name="z943" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z924" w:id="895"/>
-[...15 lines deleted...]
-      14)осуществляют субсидирование переработки рыбной продукции;</w:t>
+    <w:bookmarkStart w:name="z944" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z925" w:id="896"/>
-[...15 lines deleted...]
-      15)осуществляют субсидирование ставок вознаграждения при кредитовании субъектов рыбного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z926" w:id="897"/>
-[...15 lines deleted...]
-      16)принимает участие в работе областных консультативно-совещательных, координационных и коллегиальных органов акима области по вопросам, входящим в его компетенцию;</w:t>
+    <w:bookmarkStart w:name="z946" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z927" w:id="898"/>
-[...15 lines deleted...]
-      17)иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z947" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z928" w:id="899"/>
+    <w:bookmarkStart w:name="z948" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z949" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z950" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...39 lines deleted...]
-      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z931" w:id="902"/>
-[...15 lines deleted...]
-      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z951" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z932" w:id="903"/>
-[...15 lines deleted...]
-      19. Полномочия первого руководителя Управления:</w:t>
+    <w:bookmarkStart w:name="z952" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z933" w:id="904"/>
-[...15 lines deleted...]
-      1) организует и руководит деятельностью Управления;</w:t>
+    <w:bookmarkStart w:name="z953" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z934" w:id="905"/>
-[...15 lines deleted...]
-      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+    <w:bookmarkStart w:name="z954" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z935" w:id="906"/>
-[...15 lines deleted...]
-      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z936" w:id="907"/>
-[...15 lines deleted...]
-      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+    <w:bookmarkStart w:name="z956" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z937" w:id="908"/>
-[...15 lines deleted...]
-      5) без доверенности действует от имени Управления;</w:t>
+    <w:bookmarkStart w:name="z957" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z938" w:id="909"/>
-[...15 lines deleted...]
-      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+    <w:bookmarkStart w:name="z958" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "Служба по охране животного мира" Управления рыбного хозяйства Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z939" w:id="910"/>
-[...394 lines deleted...]
-    <w:bookmarkEnd w:id="929"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21317,3259 +20549,3208 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t xml:space="preserve">Приложение 9 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z963" w:id="930"/>
+    <w:bookmarkStart w:name="z963" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление культуры, развития языков и архивного дела Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственном учреждении "Управление культуры, развития языков и архивного дела Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z964" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z965" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление культуры, развития языков и архивного дела Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах культуры и искусства, государственной языковой политики, архивного дела и документационного обеспечения на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z966" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z967" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z968" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z969" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z970" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z971" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z972" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z973" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, почтовый индекс 130000, Мангистауская область, город Актау, микрорайон 19а, здание № 1/3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции постановления акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z974" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z975" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z976" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z977" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z978" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z979" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z980" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики на областном уровне в области культуры, охраны и использования объектов историко-культурного наследия, архивного дела и документационного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z981" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2)организация и обеспечение контроля за исполнением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О языках в Республике Казахстан", координация работы областной ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z982" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z983" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z964" w:id="931"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z984" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z965" w:id="932"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Управление культуры, развития языков и архивного дела Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах культуры и искусства, государственной языковой политики, архивного дела и документационного обеспечения на территории Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z985" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z966" w:id="933"/>
-[...15 lines deleted...]
-      2. Управление не имеет ведомств.</w:t>
+    <w:bookmarkStart w:name="z986" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z967" w:id="934"/>
-[...15 lines deleted...]
-      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z987" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z968" w:id="935"/>
-[...15 lines deleted...]
-      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z988" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z969" w:id="936"/>
-[...15 lines deleted...]
-      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z989" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      делегировать часть своих полномочий и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z970" w:id="937"/>
-[...15 lines deleted...]
-      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z990" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z971" w:id="938"/>
-[...15 lines deleted...]
-      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z991" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z972" w:id="939"/>
-[...15 lines deleted...]
-      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z992" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z973" w:id="940"/>
-[...15 lines deleted...]
-      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 19а, почтовый индекс 130001.</w:t>
+    <w:bookmarkStart w:name="z993" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z974" w:id="941"/>
-[...15 lines deleted...]
-      10. Настоящее Положение является учредительным документом Управления.</w:t>
+    <w:bookmarkStart w:name="z994" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z975" w:id="942"/>
-[...15 lines deleted...]
-      11.Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z995" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z976" w:id="943"/>
-[...15 lines deleted...]
-      12.Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+    <w:bookmarkStart w:name="z996" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z977" w:id="944"/>
-[...15 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z997" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z978" w:id="945"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z998" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обеспечить исполнение требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК "О гражданской защите";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z979" w:id="946"/>
-[...15 lines deleted...]
-      13. Задачи:</w:t>
+    <w:bookmarkStart w:name="z999" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z980" w:id="947"/>
-[...15 lines deleted...]
-      1)реализация государственной политики на областном уровне в области культуры, охраны и использования объектов историко-культурного наследия, архивного дела и документационного обеспечения;</w:t>
+    <w:bookmarkStart w:name="z1000" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z981" w:id="948"/>
-[...15 lines deleted...]
-      2)организация и обеспечение контроля за исполнением Закона Республики Казахстан "О языках в Республике Казахстан", координация работы областной ономастической комиссии;</w:t>
+    <w:bookmarkStart w:name="z1001" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики в области культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z982" w:id="949"/>
-[...15 lines deleted...]
-      3)иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1002" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)реализация государственной политики в области креативных индустрий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z983" w:id="950"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z1003" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)внесение предложений по созданию, реорганизации, ликвидации государственных организаций культуры области в сфере театрального, циркового, музыкального искусства и киноискусства, культурно-досуговой деятельности и народного творчества, библиотечного и музейного дела в установленном законодательством Республики Казахстан порядке по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z984" w:id="951"/>
-[...15 lines deleted...]
-      1)права:</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)поддержание и координирование деятельности государственных организаций культуры области по развитию театрального, циркового, музыкального искусства и киноискусства, культурно-досуговой деятельности и народного творчества, библиотечного и музейного дела, обеспечивает деятельность учреждений области в области культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z985" w:id="952"/>
-[...15 lines deleted...]
-      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z1005" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)организация проведения областных (региональных) смотров, фестивалей и конкурсов в различных сферах творческой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z986" w:id="953"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z1006" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация проведения республиканских конкурсов и фестивалей в различных сферах творческой деятельности по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z987" w:id="954"/>
-[...15 lines deleted...]
-      создавать комиссии в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)создание региональных художественных советов и утверждение положения о них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z988" w:id="955"/>
-[...15 lines deleted...]
-      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)организация работы по учету, охране, консервации и реставрации, а также использованию культурных ценностей области, увековечению памяти видных деятелей культуры страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z989" w:id="956"/>
-[...15 lines deleted...]
-      делегировать часть своих полномочий и функций;</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)создание экспертной комиссии по временному вывозу культурных ценностей и утверждение положения о ней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z990" w:id="957"/>
-[...15 lines deleted...]
-      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)осуществление мониторинга деятельности организаций культуры, расположенных на соответствующей территории, предоставление в уполномоченный орган информации, а также статистических отчетов установленной формы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z991" w:id="958"/>
-[...15 lines deleted...]
-      2)обязанности:</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)осуществление проведения зрелищных культурно-массовых мероприятий на уровне области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z992" w:id="959"/>
-[...15 lines deleted...]
-      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)проведение аттестации государственных организаций культуры области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z993" w:id="960"/>
-[...15 lines deleted...]
-      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)осуществление в пределах своей компетенции управления коммунальной собственностью в сфере культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z994" w:id="961"/>
-[...15 lines deleted...]
-      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+    <w:bookmarkStart w:name="z1014" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)выступление заказчиком по строительству, реконструкции и ремонту объектов культурного назначения области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z995" w:id="962"/>
-[...15 lines deleted...]
-      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1015" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)организация работы по сохранению историко-культурного наследия, содействие развитию исторических, национальных и культурных традиций и обычаев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z996" w:id="963"/>
-[...15 lines deleted...]
-      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+    <w:bookmarkStart w:name="z1016" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16)выдача свидетельства на право временного вывоза культурных ценностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z997" w:id="964"/>
-[...15 lines deleted...]
-      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17)внесение предложений в акимат области по присвоению одной из государственных библиотек области статус "Центральная";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z998" w:id="965"/>
-[...15 lines deleted...]
-      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
+    <w:bookmarkStart w:name="z1018" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18)осуществление комплекса мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных творческих коллективов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z999" w:id="966"/>
-[...15 lines deleted...]
-      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+    <w:bookmarkStart w:name="z1019" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19)осуществление проведения социально значимых мероприятий в сфере культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z1000" w:id="967"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z1020" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20)обеспечение соблюдения особого режима объектов национального культурного достояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z1001" w:id="968"/>
-[...15 lines deleted...]
-      1)реализация государственной политики в области культуры;</w:t>
+    <w:bookmarkStart w:name="z1021" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21)утверждение государственного творческого заказа на финансирование творческих кружков для детей и юношества в пределах объемов бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z1002" w:id="969"/>
-[...15 lines deleted...]
-      2)реализация государственной политики в области креативных индустрий;</w:t>
+    <w:bookmarkStart w:name="z1022" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22)обеспечение размещения государственного творческого заказа в творческих кружках для детей и юношества независимо от форм собственности поставщиков услуг государственного творческого заказа, их ведомственной подчиненности, типов и видов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z1003" w:id="970"/>
-[...15 lines deleted...]
-      3)внесение предложений по созданию, реорганизации, ликвидации государственных организаций культуры области в сфере театрального, циркового, музыкального искусства и киноискусства, культурно-досуговой деятельности и народного творчества, библиотечного и музейного дела в установленном законодательством Республики Казахстан порядке по согласованию с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z1023" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23)обеспечение исполнения всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z1004" w:id="971"/>
-[...15 lines deleted...]
-      4)поддержание и координирование деятельности государственных организаций культуры области по развитию театрального, циркового, музыкального искусства и киноискусства, культурно-досуговой деятельности и народного творчества, библиотечного и музейного дела, обеспечивает деятельность учреждений области в области культуры;</w:t>
+    <w:bookmarkStart w:name="z1024" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24)обеспечение выявления, учета, сохранения, изучения, использования и мониторинга состояния объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z1005" w:id="972"/>
-[...15 lines deleted...]
-      5)организация проведения областных (региональных) смотров, фестивалей и конкурсов в различных сферах творческой деятельности;</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25)обеспечение проведения научно-реставрационных работ памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z1006" w:id="973"/>
-[...15 lines deleted...]
-      6) организация проведения республиканских конкурсов и фестивалей в различных сферах творческой деятельности по согласованию с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26)предусмотрение мероприятий по организации учета, сохранения, изучения, научно-реставрационных работ памятников истории и культуры местного значения и археологических работ в планах экономического и социального развития области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z1007" w:id="974"/>
-[...15 lines deleted...]
-      7)создание региональных художественных советов и утверждение положения о них;</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27)по согласованию с уполномоченным органом при разработке и утверждении градостроительных проектов, обеспечение выполнения мероприятий по выявлению, изучению, сохранению памятников истории и культуры всех категорий, составление историко-архитектурных опорных планов и карт-схем местности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z1008" w:id="975"/>
-[...15 lines deleted...]
-      8)организация работы по учету, охране, консервации и реставрации, а также использованию культурных ценностей области, увековечению памяти видных деятелей культуры страны;</w:t>
+    <w:bookmarkStart w:name="z1028" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28)ведение работы по внесению в генеральные планы населенных пунктов историко-архитектурных опорных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z1009" w:id="976"/>
-[...15 lines deleted...]
-      9)создание экспертной комиссии по временному вывозу культурных ценностей и утверждение положения о ней;</w:t>
+    <w:bookmarkStart w:name="z1029" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29)оформление и выдача охранных обязательств, контроль их выполнения собственниками и пользователями памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z1010" w:id="977"/>
-[...399 lines deleted...]
-    <w:bookmarkStart w:name="z1030" w:id="997"/>
+    <w:bookmarkStart w:name="z1030" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30)создание комиссии по охране памятников истории и культуры; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z1031" w:id="998"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z1031" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31)ведение работы по установлению сооружений монументального искусства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1032" w:id="999"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1032" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32)ведение работы по установлению мемориальных досок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1033" w:id="1000"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1033" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33)рассмотрение и согласование научно-проектной документации научно-реставрационных работ, планируемых для памятников истории и культуры местного значения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1034" w:id="1001"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1034" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34)по согласованию с уполномоченным органом признание объектов историко-культурного наследия памятниками истории и культуры местного значения и включение их в Государственный список памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1035" w:id="1002"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1035" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35)лишение памятников истории и культуры местного значения его статуса и исключение его из Государственного списка памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z1036" w:id="1003"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1036" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36)определение и утверждение границ охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z1037" w:id="1004"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1037" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37)осуществление контроля за использованием и порядком содержания памятников истории и культуры местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z1038" w:id="1005"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1038" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38)осуществление контроля за проведением научно-реставрационных работ на памятниках истории и культуры местного значения и археологических работ, за исключением работ на памятниках истории и культуры международного и республиканского значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z1039" w:id="1006"/>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1039" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39)включение в список предварительного учета выявленных объектов историко-культурного наследия, на стадии освоения земельных участков, до принятия окончательного решения об их статусе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1040" w:id="1007"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1040" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40)представление в уполномоченный орган предложений для формирования плана научно-реставрационных работ на памятниках истории и культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1041" w:id="1008"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1041" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41)представление в уполномоченный орган предложений для формирования плана археологических работ на предстоящий календарный год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z1042" w:id="1009"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1042" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42)решение вопросов о предоставлении в пользование памятников истории и культуры местного значения, являющихся коммунальной собственностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1043" w:id="1010"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1043" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43)решение вопросов о предоставлении в пользование памятников истории и культуры международного и республиканского значения, являющихся коммунальной собственностью, по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1044" w:id="1011"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1044" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44)реализация единой государственной политики в сфере архивного дела и документационного обеспечения управления на территории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1045" w:id="1012"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1045" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45)организация хранения, комплектования и использования документов Национального архивного фонда, принятых на хранение в государственные архивы области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z1046" w:id="1013"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1046" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46)ведение государственного учета и обеспечение сохранности документов Национального архивного фонда, хранящихся в государственных архивах области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z1047" w:id="1014"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1047" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47)осуществление защиты документальных памятников истории и культуры, находящихся в области коммунальной собственности, их хранение и использование; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1048" w:id="1015"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1048" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48)организация экспертизы научной и практической ценности документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1049" w:id="1016"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1049" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49)организация формирования базы данных по документам Национального архивного фонда, хранящимся в государственных архивах области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1050" w:id="1017"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1050" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50)осуществление организационно-методического руководства и контроля за состоянием делопроизводства, хранением документов в организациях источниках пополнения Национального архивного фонда, расположенных на территории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z1051" w:id="1018"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1051" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51)осуществление государственного контроля за соблюдением законодательства Республики Казахстан о Национальном архивном фонде и архивах на территории области, за исключением источников комплектования Национального архива Республики Казахстан и центральных государственных архивов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1052" w:id="1019"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1052" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52)организация исполнения запросов физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1053" w:id="1020"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1053" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53)утверждение положения об экспертно-проверочной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1054" w:id="1021"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1054" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54)организация использования документов Национального архивного фонда Республики Казахстан для удовлетворения запросов государства, физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1055" w:id="1022"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1055" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55)осуществление сбора и возвращения архивных документов по истории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1056" w:id="1023"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1056" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56)установление цен на товары (работы, услуги), производимые и реализуемые подведомственными коммунальными государственными казенными предприятиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1057" w:id="1024"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1057" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57)осуществление функции заказчика и организатора конкурсов в процессе проведения государственных закупок товаров, работ и услуг, осуществление контроля за целевым и эффективным расходованием средств, выделенных на эти цели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1058" w:id="1025"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1058" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58)рассмотрение, согласование, утверждение планов развития, отчетов по исполнению планов развития организаций, находящихся в ведении Управления, осуществление мониторинга реализации планов развития организаций, с направлением результатов мониторинга для включения в реестр государственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1059" w:id="1026"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1059" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59)рассмотрение, согласование, утверждение планов финансирования по обязательствам и платежам государственных учреждений, находящихся в ведении Управления, осуществление мониторинга и принятие отчетов по их исполнению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1060" w:id="1027"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1060" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60)подготовка сведений об объектах недвижимости и имущества, находящихся в его управлении и в подведомственных государственных организациях, для отражения этих сведений в реестре государственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1061" w:id="1028"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1061" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61)решение вопросов, связанных с прохождением государственной службы государственными служащими Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1062" w:id="1029"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1062" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62)анализ состояния кадрового обеспечения, содействие повышению квалификации и участие в проведении аттестации гражданских служащих подведомственных организаций и учреждений, организация аттестаций руководителей и заместителей руководителей подведомственных предприятий и учреждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1063" w:id="1030"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1063" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63)организация и контроль за работой по обращениям и личному приему физических и юридических лиц, а также в социальных сетях по компетенции Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1064" w:id="1031"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1064" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64)осуществление правового обеспечения Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1065" w:id="1032"/>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1065" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65)организация праворазъяснительной работы в Управлении и подведомственных предприятиях и учреждениях, контроль за реализацией мероприятий по пропаганде и применению государственных символов, по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1066" w:id="1033"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1066" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66)установление и развитие связи с общественностью через средства массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1067" w:id="1034"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1067" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67)осуществление взаимодействия между государственными органами и должностными лицами для реализации задач, возложенных на Управление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1068" w:id="1035"/>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1068" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68)разработка проектов актов акимата и акима области по вопросам, входящим в компетенцию Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1069" w:id="1036"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1069" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69)осуществление государственного контроля за соблюдением законодательства Республики Казахстан о языках территориальными подразделениями центральных государственных органов и их ведомств, местными исполнительными органами области, района, города областного значения и аппаратами акима села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1070" w:id="1037"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1070" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70)дача рекомендаций об устранении нарушений требований, установленных законодательством Республики Казахстан о языках, применение меры административного воздействия на основании и в порядке, предусмотренных законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1071" w:id="1038"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1071" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71)осуществление комплекса мер областного значения, направленных на развитие государственного и других языков; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1072" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72)обеспечение деятельности областной ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1073" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73)иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1074" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1075" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1076" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1077" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1078" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1079" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1080" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1081" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1082" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1083" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1084" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1085" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1086" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1087" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1088" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1089" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1090" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1091" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1072" w:id="1039"/>
-[...15 lines deleted...]
-      72)обеспечение деятельности областной ономастической комиссии;</w:t>
+    <w:bookmarkStart w:name="z1092" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1073" w:id="1040"/>
-[...15 lines deleted...]
-      73)иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1093" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1074" w:id="1041"/>
+    <w:bookmarkStart w:name="z1094" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1095" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1096" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...39 lines deleted...]
-      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1077" w:id="1044"/>
-[...15 lines deleted...]
-      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1097" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1078" w:id="1045"/>
-[...15 lines deleted...]
-      19. Полномочия первого руководителя Управления:</w:t>
+    <w:bookmarkStart w:name="z1098" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z1079" w:id="1046"/>
-[...15 lines deleted...]
-      1)организует и руководит деятельностью Управления;</w:t>
+    <w:bookmarkStart w:name="z1099" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z1080" w:id="1047"/>
-[...15 lines deleted...]
-      2)несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+    <w:bookmarkStart w:name="z1100" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1081" w:id="1048"/>
-[...15 lines deleted...]
-      3)назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1101" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1082" w:id="1049"/>
-[...15 lines deleted...]
-      4)обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+    <w:bookmarkStart w:name="z1102" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1083" w:id="1050"/>
-[...15 lines deleted...]
-      5)без доверенности действует от имени Управления;</w:t>
+    <w:bookmarkStart w:name="z1103" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z1084" w:id="1051"/>
-[...15 lines deleted...]
-      6)представляет интересы Управления в государственных органах, иных организациях;</w:t>
+    <w:bookmarkStart w:name="z1104" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственное учреждение "Мангистауский государственный историко-культурный заповедник" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z1085" w:id="1052"/>
-[...15 lines deleted...]
-      7)заключает договоры;</w:t>
+    <w:bookmarkStart w:name="z1105" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственное учреждение "Мангистауская областная универсальная библиотека имени Кабиболлы Сыдиыкова" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z1086" w:id="1053"/>
-[...15 lines deleted...]
-      8)выдает доверенности;</w:t>
+    <w:bookmarkStart w:name="z1106" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммунальное государственное учреждение "Государственный архив Мангистауской области" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1087" w:id="1054"/>
-[...15 lines deleted...]
-      9)открывает банковские счета;</w:t>
+    <w:bookmarkStart w:name="z1107" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственное коммунальное казенное предприятие "Мангистауский областной центр научно-методической и культурно-досуговой деятельности" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1088" w:id="1055"/>
-[...15 lines deleted...]
-      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+    <w:bookmarkStart w:name="z1108" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственное коммунальное казенное предприятие "Мангистауский областной театр кукол" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1089" w:id="1056"/>
-[...15 lines deleted...]
-      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1109" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственное коммунальное казенное предприятие "Мангистауский областной историко-краеведческий музей имени Абиша Кекилбайулы" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1090" w:id="1057"/>
-[...15 lines deleted...]
-      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+    <w:bookmarkStart w:name="z1110" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственное коммунальное казенное предприятие "Областной музыкально – драматический театр имени Нурмухана Жантурина" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1091" w:id="1058"/>
-[...15 lines deleted...]
-      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+    <w:bookmarkStart w:name="z1111" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) государственное коммунальное казенное предприятие "Мангистауская областная филармония имени Мурата Оскинбаева" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1092" w:id="1059"/>
-[...15 lines deleted...]
-      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+    <w:bookmarkStart w:name="z1112" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) государственное коммунальное казенное предприятие "Отпан" Управления культуры, развития языков и архивного дела Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1093" w:id="1060"/>
-[...15 lines deleted...]
-      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+    <w:bookmarkStart w:name="z1113" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) государственное коммунальное казенное предприятие "Мемориальный музей Серикбола Кондыбая" Управления культуры, развития языков и архивного дела Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1094" w:id="1061"/>
-[...394 lines deleted...]
-    <w:bookmarkEnd w:id="1080"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24603,2579 +23784,2142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
+              <w:t xml:space="preserve">Приложение 10 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1118" w:id="1081"/>
+    <w:bookmarkStart w:name="z1118" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление цифровых технологий Мангистауской области"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1119" w:id="1082"/>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление цифровых технологий Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 – в редакции постановления акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1538" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление цифровых технологий Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1539" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1121" w:id="1084"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1540" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление цифровых технологий Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах развития цифровых технологий, информатизации и связи на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1541" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление не имеет ведомств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z1122" w:id="1085"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1542" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z1123" w:id="1086"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1543" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z1124" w:id="1087"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1544" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1125" w:id="1088"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1545" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z1126" w:id="1089"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1546" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z1127" w:id="1090"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1547" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1129" w:id="1092"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1548" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание № 1, почтовый индекс 130000.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1549" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z1130" w:id="1093"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1550" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z1131" w:id="1094"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1551" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1132" w:id="1095"/>
+    <w:bookmarkEnd w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1133" w:id="1096"/>
+    <w:bookmarkStart w:name="z1552" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z1134" w:id="1097"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1553" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1137" w:id="1100"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики в сферах развития цифровизации, информатизации и связи на территории Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение соблюдения единых требований в области информационно-коммуникационных технологий и информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение условий для развития и внедрения своевременных и коммуникационных технологий, координация работы по внедрению цифровых технологий в основные отрасли экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение непрерывной работоспособности и развитие информационно-коммуникационной инфраструктуры акимата Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение оценки рисков, формирование профиля территории, оценки существующей инфраструктуры, определение индикаторов развития проекта "Smart City", координация работы по развитию системообразующих компонентов проекта "Smart City" между местными исполнительными органами области, организация и обеспечение единого подхода; координация мероприятий по реализации Государственной программы "Цифровой Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение взаимодействия с уполномоченными органами в сфере цифровизации, информатизации и информационной безопасности, сервисным интегратором "электронного правительства", оператором информационно-коммуникационной инфраструктуры "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1554" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1139" w:id="1102"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z1140" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1141" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z1142" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z1143" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегировать часть своих полномочий и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z1144" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1146" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1147" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1148" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1149" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1150" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1151" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1153" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обеспечить исполнение требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК "О гражданской защите";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z1154" w:id="1117"/>
+    <w:bookmarkStart w:name="z1555" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-[...1020 lines deleted...]
-    <w:bookmarkStart w:name="z1206" w:id="1169"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление деятельности по совершенствованию системы привлечения инвестиций и механизмов стимулирования разработки и реализации инвестиционных проектов в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание условий для развития отрасли информационно-коммуникационных технологий в Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) координация работ по созданию и развитию объектов информатизации "электронного правительства" в местных исполнительных органах области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение непрерывной работоспособности информационно-коммуникационной инфраструктуры акимата области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) координация работ по разработке и размещению платформенных программных продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление наполнения, достоверности и актуальности электронных информационных ресурсов местных исполнительных органов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление учета и актуализации сведений об объектах информатизации "электронного правительства" (областного масштаба) и технической документации объектов информатизации "электронного правительства" (областного масштаба) на архитектурном портале "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) координация работ по размещению общедоступной информации о планах и результатах создания и развития объектов информатизации местных исполнительных органов области на своих интернет-ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение хранения оригиналов технической документации на бумажных носителях и представление их сервисному интегратору "электронного правительства" (областного масштаба) по его запросу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление использования стандартных решений при создании и развитии объектов информатизации "электронного правительства" (областного масштаба);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) создание условий для повышения цифровой грамотности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) координация работ по размещению открытых данных на казахском и русском языках на интернет-портале открытых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) размещение интернет-ресурсов местных исполнительных органов области на единой платформе интернет-ресурсов государственных органов, а также обеспечение их достоверности и актуализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) координация работ по приобретению информационно-коммуникационных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) предоставление оператору электронные информационные ресурсы, необходимые для информационного наполнения веб-портала "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) определение объектов, относящиеся к критически важным объектам информационно-коммуникационной инфраструктуры, в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) предоставление доступа оператору к электронным информационным ресурсам для осуществления аналитики данных в соответствии с требованиями по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) передача данных на информационно-коммуникационную платформу "электронного правительства" в соответствии с требованиями по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление государственного контроля в сфере информатизации в отношении субъектов частного предпринимательства в пределах Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разработка и утверждение с уполномоченным органом и территориальными подразделениями уполномоченного органа и территориальными подразделениями уполномоченных государственных органов военного управления, национальной безопасности и внутренних дел Республики Казахстан, осуществляющими деятельность в Мангистауской области, планы строительства сооружений связи, линий связи и других объектов инженерной инфраструктуры, за исключением сетей подразделений правительственной и президентской связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) координация (совместно с местных исполнительных органов области и операторами связи) работ по определению перечня объектов социального значения для предоставления абонентам бесплатных соединений с компенсацией соответствующих расходов операторам связи в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление государственного контроля качества услуг связи, оказываемых операторами связи в Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) реализация проектов цифровизации в Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реализация проектов государственно-частного партнерства в сфере цифровизации в Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) координация взаимодействия местных исполнительных органов области с территориальными подразделениями государственных органов, гражданами и заинтересованными организациями по вопросам информатизации, оказывает консультационную и методологическую помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществление методического руководства вопросами электронного документооборота на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление государственного контроля за соблюдением законодательства Республики Казахстан об электронном документе и электронной цифровой подписи в отношении субъектов частного предпринимательства в пределах Мангистауской области, за исключением источников комплектования Национального архива Республики Казахстан и центральных государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) рассмотрение обращений физических и (или) юридических лиц по вопросам персональных данных и их защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) рассмотрение обращений субъекта или его законного представителя о соответствии содержания персональных данных и способов их обработки целям их обработки и принятие соответствующих решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о персональных данных и их защите в отношении субъектов частного предпринимательства в пределах Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) принятие мер по привлечению лиц, допустивших нарушения законодательства Республики Казахстан о персональных данных и их защите, к ответственности, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) требование от собственника и (или) оператора, а также третьего лица уточнения, блокирования или уничтожения недостоверных или полученных незаконным путем персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществление мер, направленных на совершенствования защиты прав субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1556" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1207" w:id="1170"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1557" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1208" w:id="1171"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1558" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1209" w:id="1172"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1559" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1210" w:id="1173"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1560" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1211" w:id="1174"/>
+    <w:bookmarkEnd w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z1226" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1227" w:id="1190"/>
+    <w:bookmarkStart w:name="z1561" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1228" w:id="1191"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1562" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1229" w:id="1192"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1563" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1230" w:id="1193"/>
+    <w:bookmarkEnd w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1231" w:id="1194"/>
+    <w:bookmarkStart w:name="z1564" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1232" w:id="1195"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1565" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1233" w:id="1196"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1566" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1234" w:id="1197"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1567" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkEnd w:id="1091"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27209,2299 +25953,2752 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t xml:space="preserve">Приложение 11 </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> Мангистауской области</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
-[...64 lines deleted...]
-              <w:t>№ 57 от "19" февраля 2025 года</w:t>
+              <w:t xml:space="preserve"> № 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1239" w:id="1198"/>
+    <w:bookmarkStart w:name="z1239" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление предпринимательства и торговли Мангистауской области"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1240" w:id="1199"/>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление предпринимательства и торговли Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1240" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1241" w:id="1200"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1241" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление предпринимательства и торговли Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах предпринимательской деятельности и торговли на территории Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1242" w:id="1201"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1242" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление не имеет ведомств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1243" w:id="1202"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1243" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1244" w:id="1203"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1244" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1245" w:id="1204"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1245" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1246" w:id="1205"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1246" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1247" w:id="1206"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1247" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1248" w:id="1207"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1248" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1250" w:id="1209"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1249" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 14, здание № 1 почтовый индекс 130000.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции постановления акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1250" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z1251" w:id="1210"/>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1251" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1252" w:id="1211"/>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1252" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1253" w:id="1212"/>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1253" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1254" w:id="1213"/>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1254" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1255" w:id="1214"/>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1255" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1256" w:id="1215"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1256" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создание условий для развития частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1257" w:id="1216"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1257" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение проведения государственной торговой политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1258" w:id="1217"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1258" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление иных задач, возложенных на Управления в порядке, установленном законодательством Республики Казахстан.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1259" w:id="1218"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1259" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1260" w:id="1219"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1260" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1261" w:id="1220"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1261" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1262" w:id="1221"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1262" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z1263" w:id="1222"/>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1263" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z1264" w:id="1223"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1264" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z1265" w:id="1224"/>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1265" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегировать часть своих полномочий и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1266" w:id="1225"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1266" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-    <w:bookmarkStart w:name="z1267" w:id="1226"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1267" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1226"/>
-    <w:bookmarkStart w:name="z1268" w:id="1227"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1268" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1269" w:id="1228"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1269" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1270" w:id="1229"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1270" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1271" w:id="1230"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1271" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1272" w:id="1231"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1272" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1273" w:id="1232"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1273" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1275" w:id="1234"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1274" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обеспечить исполнение требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК "О гражданской защите";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1275" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-[...740 lines deleted...]
-    <w:bookmarkStart w:name="z1313" w:id="1272"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1276" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Стратегический: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает проведение торговой политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает меры по созданию условий, благоприятствующих торговой деятельности в соответствующих административно-территориальных единицах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывает и реализует меры по достижению минимального норматива обеспеченности населения торговой площадью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляют реализацию государственной политики поддержки и развития частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создают условия для развития частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проводят анализ предпринимательской среды, инвестиционного климата и инфраструктуры развития частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивают и несут ответственность за реализацию и исполнение государственных программ в регионах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивают создание и развитие в регионе объектов инфраструктуры поддержки малого и среднего предпринимательства и инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) определяют стратегию развития взаимоотношений местных исполнительных органов с объединениями субъектов частного предпринимательства, Национальной палатой и объектами рыночной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет мероприятия по развитию электронной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) развития приграничной торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) развития отечественных торговых сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервисно-информационная поддержка при продвижении товаров, работ и услуг казахстанкого происхождения на экспорт (брендов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) участие в формировании и реализации промышленной политики региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) участие в подготовке годовых и ежеквартальных докладов, ежемесячного мониторинга о состоянии экономики в сферах промышленного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) участвуют в разработке и реализации общенационального плана по реализации Послания Главы государства, государственных программ по индустриально-инновационному развитию Казахстана в части развития нефтегазового сектора горнодобывающей промышленности и обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет в пределах своей компетенции регулирование деятельности субъектов внутренней торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внесение в акимат области предложений об утверждении пороговых значений розничных цен на социально значимые продовольственные товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пределах своей компетенции осуществляют контроль за оборотом сжиженного нефтяного газа, горюче-смазочных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляют в порядке, определяемом уполномоченным органом, распределение объемов сжиженного нефтяного газа, горюче-смазочных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает меры по созданию комиссии по распределению объемов сжиженного нефтяного газа, горюче-смазочных материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывают и вносят на утверждение акимату области положения о комиссии по распределению объемов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносят на утверждение акимату области нормы потребления товарного и сжиженного нефтяного газа, горюче-смазочного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрешительные процедуры, прием уведомлений в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проведение альтернативного анализа регуляторного воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) оказание мер государственного стимулирования промышленности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О промышленной политике";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление сбора, анализа информации по внутристрановой ценности в закупках организаций и предоставление ее в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предоставление в уполномоченный орган информацию о реализации мер государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет организацию выставок и ярмарок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и реализует комплекс мероприятий для развития стационарных торговых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организуют деятельность экспертных советов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивают государственную поддержку частного предпринимательства на местном уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организуют обучение, подготовку, переподготовку и повышение квалификации специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация региональных выставок, ярмарок по ассортименту выпускаемой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация оптовых рынков по торговле продукцией агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организация и проведение Единого дня отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) с уведомлением органов национальной безопасности выдают ходатайство на продление или сокращение срока действия разрешений на временное проживание бизнес-иммигрантам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) оказание методической, консультационной, практической помощи субъектам промышленно-инновационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление координации по реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проведение анализа текущего состояния привлечения инвестиций в экономику региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечение поддержки инвестиционной деятельности иностранных и отечественных инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оказание содействия в получении инвестиционных преференций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) определение проектов, требующих инвестиции для потенциальных инвесторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) участие в разработке и мониторинг реализации плана мероприятий по привлечению инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) организация мероприятий (форумы, выставки, семинары) по вопросам развития промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организация работ по развитию инновационной деятельности в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) оказывают содействие по привлечению грантов и инвестиций для финансирования проектов коммерциализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) участвуют в создании юридических лиц, деятельность которых заключается в коммерциализации результатов научной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организовывают разработку прикладных научных проектов в рамках государственного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) утверждают отчеты по выполненным прикладным научным проектам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ежеквартально предоставляют потребность области в сжиженном нефтяном газе, горюче-смазочном материале;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляют прогноз потребления сжиженного нефтяного газа, горюче-смазочного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляют сведения по реализации и потреблению сжиженного нефтяного газа, горюче-смазочного материала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведут и публикуют на интернет-ресурсе реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение мониторинга состояния продовольственной безопасности, цен и рынков продукции агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представление в уполномоченный орган отчетов о состоянии работы по анализу регуляторного воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализ, оценка и прогноз экономических показателей обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) анализ финансово-хозяйственной деятельности крупных и средних предприятий нефтегазового сектора горнодобывающей промышленности и обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) формирование и анализ данных по добыче нефти и газа региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) формирование и постоянное обновление базы данных по курируемым промышленным предприятиям.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления акимата Мангистауской области от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1313" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z1314" w:id="1273"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1314" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1315" w:id="1274"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1315" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1316" w:id="1275"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1316" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z1317" w:id="1276"/>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1317" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1318" w:id="1277"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1318" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1319" w:id="1278"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1319" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z1320" w:id="1279"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1320" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность и освобождает от должности работников Управления, в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z1321" w:id="1280"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1321" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z1322" w:id="1281"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1322" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1323" w:id="1282"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1323" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1324" w:id="1283"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1324" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1325" w:id="1284"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1325" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
-    <w:bookmarkStart w:name="z1326" w:id="1285"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1326" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1327" w:id="1286"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1327" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z1328" w:id="1287"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1328" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1329" w:id="1288"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1329" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1330" w:id="1289"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1330" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1331" w:id="1290"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1331" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z1332" w:id="1291"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1332" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z1333" w:id="1292"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1333" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1334" w:id="1293"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1334" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z1335" w:id="1294"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1335" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z1336" w:id="1295"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1336" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1337" w:id="1296"/>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1337" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1338" w:id="1297"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1338" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1339" w:id="1298"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1339" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z1340" w:id="1299"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1340" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z1341" w:id="1300"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1341" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkEnd w:id="1158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29736,2658 +28933,2690 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 57 от "19" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1346" w:id="1301"/>
+    <w:bookmarkStart w:name="z1346" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление образования Мангистауской области"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1347" w:id="1302"/>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление образования Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1347" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1348" w:id="1303"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1348" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление образования Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сфере образования на территории Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z1349" w:id="1304"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1349" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление имеет ведомства согласно приложению к настоящему положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z1350" w:id="1305"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1350" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1305"/>
-    <w:bookmarkStart w:name="z1351" w:id="1306"/>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1351" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1352" w:id="1307"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1352" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1353" w:id="1308"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1353" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1354" w:id="1309"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1354" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1355" w:id="1310"/>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1355" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1356" w:id="1311"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1356" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 3Б, здание №52, почтовый индекс 130001.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z1357" w:id="1312"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1357" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1358" w:id="1313"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1358" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1359" w:id="1314"/>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1359" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1360" w:id="1315"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1360" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1361" w:id="1316"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1361" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1362" w:id="1317"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1362" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1363" w:id="1318"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1363" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)реализация государственной политики в области образования на территории Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1364" w:id="1319"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1364" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)формирование единой государственной политики в области образования, создание необходимых условий для получения образования и повышение их конкурентоспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1365" w:id="1320"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1365" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)обеспечение доступности образования всех уровней для населения с учетом интеллектуального развития, психофизиологических и индивидуальных особенностей каждого лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1366" w:id="1321"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1366" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)стимулирование образованности личности и развитие одаренности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1367" w:id="1322"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1367" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)непрерывность процесса образования, обеспечивающего преемственность его уровней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1368" w:id="1323"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1368" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)демократический характер управления образованием, прозрачность деятельности системы образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1369" w:id="1324"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1369" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)иные задачи, возложенные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1370" w:id="1325"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1370" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1371" w:id="1326"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1371" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1372" w:id="1327"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1372" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1373" w:id="1328"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1373" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1374" w:id="1329"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1374" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1375" w:id="1330"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1375" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1376" w:id="1331"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1376" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегировать часть своих полномочий и функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1377" w:id="1332"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1377" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
-    <w:bookmarkStart w:name="z1378" w:id="1333"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1378" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1379" w:id="1334"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1379" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1380" w:id="1335"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1380" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z1381" w:id="1336"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1381" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1382" w:id="1337"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1382" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z1383" w:id="1338"/>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1383" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z1384" w:id="1339"/>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1384" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1386" w:id="1341"/>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1385" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обеспечить исполнение требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК "О гражданской защите";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1386" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z1387" w:id="1342"/>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1387" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z1388" w:id="1343"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1388" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)реализация государственной политики в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
-    <w:bookmarkStart w:name="z1389" w:id="1344"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1389" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)обеспечение предоставления образования в государственных организациях начального, основного среднего и общего среднего образования, включая вечернюю (сменную) форму обучения, и общего среднего образования, предоставляемого через организации интернатного типа (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной (пенитенциарной) системы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z1390" w:id="1345"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1390" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)обеспечение функционирование опорных школ (ресурсных центров), в том числе их взаимодействие с малокомплектными школами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z1391" w:id="1346"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1391" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)обеспечение предоставление технического и профессионального, послесреднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
-    <w:bookmarkStart w:name="z1392" w:id="1347"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1392" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)обеспечение обучения лиц (детей) с особыми образовательными потребностями, создание им специальных условий для получения образования в организациях образования, доступности зданий, сооружений и помещений организаций образования в соответствии с государственными строительными нормами и стандартами с учетом принципов универсального дизайна и (или) разумного приспособления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1347"/>
-    <w:bookmarkStart w:name="z1393" w:id="1348"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1393" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)обеспечение обучение одаренных детей в специализированных организациях образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1348"/>
-    <w:bookmarkStart w:name="z1394" w:id="1349"/>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1394" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)организация учета детей дошкольного и школьного возраста, их обучение до получения ими среднего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z1395" w:id="1350"/>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1395" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8)обеспечение размещение государственного образовательного заказа на дошкольное воспитание и обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1396" w:id="1351"/>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1396" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)организация заказа и обеспечение организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, бланками документов государственного образца об образовании и осуществляет контроль за их использованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z1397" w:id="1352"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1397" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)внесение предложений в акимат области о создании, реорганизации и ликвидации в установленном законодательством Республики Казахстан порядке государственных организаций образования, реализующие общеобразовательные учебные программы дошкольного воспитания и обучения, начального, основного среднего и общего среднего образования и дополнительные образовательные программы для детей, за исключением государственных организаций образования, реализующих специализированные общеобразовательные и специальные учебные программы, а также по согласованию с уполномоченным органом в области образования государственных организаций образования, реализующие образовательные программы технического и профессионального, послесреднего образования, специализированные общеобразовательные и специальные учебные программы, детско-юношеские спортивные школы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z1398" w:id="1353"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1398" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11)принятие мер по обеспечению строительства, реконструкцию объектов среднего образования за счет средств Фонда поддержки инфраструктуры образования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
-    <w:bookmarkStart w:name="z1399" w:id="1354"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1399" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12)принятие мер по обеспечению каждые пять лет обследования состояния на аварийность государственных дошкольных организаций, организаций среднего, технического и профессионального, послесреднего и дополнительного образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной (пенитенциарной) системы), находящихся в эксплуатации более тридцати лет, а также обследование на сейсмоустойчивость государственных дошкольных организаций, организаций среднего, технического и профессионального, послесреднего и дополнительного образования, расположенных в сейсмоопасных регионах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z1400" w:id="1355"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1400" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13)внесение предложений в акимат области по утверждению государственного образовательного заказа на дошкольное воспитание и обучение, размер родительской платы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z1401" w:id="1356"/>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1401" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14)внесение предложений в акимат области по утверждению государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z1402" w:id="1357"/>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1402" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)внесение предложений в акимат области по размещению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним, высшим и послевузовским образованием с учетом предложений региональных палат предпринимателей и заинтересованных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z1403" w:id="1358"/>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1403" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16)внесение предложений в акимат области по утверждению государственного образовательного заказа на среднее образование в государственных организациях образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z1404" w:id="1359"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1404" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17)внесение предложений в акимат области по утверждению государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z1405" w:id="1360"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1405" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18)внесение предложений в акимат области по утверждению государственного образовательного заказа на дополнительное образование детей в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z1406" w:id="1361"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1406" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19)внесение предложений в акимат области по утверждению и размещению государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями в пределах объемов бюджетных средств, утвержденных в местных бюджетах на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1361"/>
-    <w:bookmarkStart w:name="z1407" w:id="1362"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1407" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20)организация участие обучающихся в едином национальном тестировании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1362"/>
-    <w:bookmarkStart w:name="z1408" w:id="1363"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1408" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21)осуществление материально-технического обеспечения государственных организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования, а также специализированные общеобразовательные и специальные учебные программы (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z1409" w:id="1364"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1409" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22)поддержка и оказание содействие в материально-техническом обеспечении государственных организаций образования, реализующих общеобразовательные учебные программы начального, основного среднего и общего среднего образования (за исключением организаций образования в исправительных учреждениях уголовно-исполнительной системы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z1410" w:id="1365"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1410" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23)направление средств на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных организаций образования областного и районного (города областного значения) масштабов из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям-сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников, определяемым коллегиальным органом управления организации образования, в размере не менее двух процентов от бюджетных средств, выделяемых на текущее содержание общеобразовательных школ и на размещение государственного образовательного заказа на среднее образование в государственных предприятиях на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z1411" w:id="1366"/>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1411" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24)ежегодно до 1 августа обеспечение приобретение и доставку учебников и учебно-методических комплексов на бумажных и электронных носителях для организаций образования, реализующих образовательные программы технического и профессионального образования, а также специализированные общеобразовательные и специальные учебные программы на основе государственного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z1412" w:id="1367"/>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1412" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25)ежегодно до 1 августа организация приобретение и доставку учебников и учебно-методических комплексов организациям образования, расположенным в районах (городах областного значения), реализующим общеобразовательные учебные программы предшкольной подготовки, организациям среднего образования в объеме, прогнозируемом органами образования на учебный год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z1413" w:id="1368"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1413" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26)обеспечение обучение лиц (детей) с особыми образовательными потребностями, создание им специальных условий для получения образования в организациях образования, доступности зданий, сооружений и помещений организаций образования в соответствии с государственными строительными нормами и стандартами с учетом принципов универсального дизайна и (или) разумного приспособления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z1414" w:id="1369"/>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1414" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27)организация в порядке, установленном законодательством Республики Казахстан, медицинское обслуживание обучающихся и воспитанников организаций образования, в том числе расположенных в районах (городах областного значения), за исключением дошкольных организаций и организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z1415" w:id="1370"/>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1415" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28)обеспечение дошкольного воспитание и обучение, в том числе организует в порядке, установленном законодательством Республики Казахстан, медицинское обслуживание в организациях дошкольного воспитания и обучения в районах городов, городах областного и районного значения, поселках, селах, сельских округах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z1416" w:id="1371"/>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1416" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29)обеспечение дополнительного образование детей, осуществляемое на областном и районном (города областного значения) уровнях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z1417" w:id="1372"/>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1417" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30)организация переподготовки кадров и повышение квалификации работников государственных организаций образования, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1372"/>
-    <w:bookmarkStart w:name="z1418" w:id="1373"/>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1418" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31)обеспечение обследование психического здоровья детей и подростков и оказание психолого-медико-педагогической консультативной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z1419" w:id="1374"/>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1419" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32)обеспечение реабилитации и социальную адаптацию детей и подростков с проблемами в развитии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z1420" w:id="1375"/>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1420" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33)осуществление в установленном порядке государственного обеспечения детей-сирот, детей, оставшихся без попечения родителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
-    <w:bookmarkStart w:name="z1421" w:id="1376"/>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1421" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34)оказания организациям дошкольного воспитания и обучения, в том числе расположенным в районах (городах областного значения), и семьям необходимую методическую и консультативную помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1376"/>
-    <w:bookmarkStart w:name="z1422" w:id="1377"/>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1422" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35)организация бесплатного и льготного питание отдельных категорий обучающихся и воспитанников в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z1423" w:id="1378"/>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1423" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36)содействие трудоустройства лиц, окончивших на основе государственного образовательного заказа организации образования, реализующие образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z1424" w:id="1379"/>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1424" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37)ежегодно до 15 апреля представление в уполномоченные органы в области образования и здравоохранения заявки о потребности в кадрах в сельской местности с последующим трудоустройством согласно представленным заявкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z1425" w:id="1380"/>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1425" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38)внесение предложений в маслихат о льготном проезде обучающихся на общественном транспорте (кроме такси);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z1426" w:id="1381"/>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1426" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39)осуществление образовательного мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1381"/>
-    <w:bookmarkStart w:name="z1427" w:id="1382"/>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1427" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40)ежегодно в установленные сроки обеспечение сбора данных статистических наблюдений в объектах информатизации уполномоченного органа в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1382"/>
-    <w:bookmarkStart w:name="z1428" w:id="1383"/>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1428" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41)обеспечение функционирование центров адаптации несовершеннолетних и центров поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z1429" w:id="1384"/>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1429" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42)обеспечение условия лицам, содержащимся в центрах адаптации несовершеннолетних и центрах поддержки детей, нуждающихся в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z1430" w:id="1385"/>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1430" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43)оказание содействие попечительским советам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z1431" w:id="1386"/>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1431" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44)организация и осуществление качественного кадрового обеспечения государственных организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1386"/>
-    <w:bookmarkStart w:name="z1432" w:id="1387"/>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1432" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45)выплата победителям конкурса – государственным организациям среднего образования грант "Лучшая организация среднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1387"/>
-    <w:bookmarkStart w:name="z1433" w:id="1388"/>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1433" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46)выдача разрешения на обучение в форме экстерната в организациях основного среднего, общего среднего образования, организациях образования, реализующих специализированные и специальные общеобразовательные учебные программы, а также образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1388"/>
-    <w:bookmarkStart w:name="z1434" w:id="1389"/>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1434" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47)обеспечение материально-технической базы методических кабинетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1389"/>
-    <w:bookmarkStart w:name="z1435" w:id="1390"/>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1435" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48)разработка и внесение в акимат области по утверждению типовых правил внутреннего распорядка организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1390"/>
-    <w:bookmarkStart w:name="z1436" w:id="1391"/>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1436" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49)обеспечение организация подготовки квалифицированных рабочих кадров и специалистов среднего звена по дуальному обучению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z1437" w:id="1392"/>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1437" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50)выплата победителям конкурса – государственным организациям технического и профессионального, послесреднего образования грант "Лучшая организация технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1392"/>
-    <w:bookmarkStart w:name="z1438" w:id="1393"/>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1438" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51)обеспечение методического руководства психологической службой в организациях образования, в том числе расположенных в районах (городах областного значения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1393"/>
-    <w:bookmarkStart w:name="z1439" w:id="1394"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1439" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52)организация бесплатного подвоза обучающихся до ближайшей школы и обратно в случае отсутствия школы в соответствующем поселке, селе, сельском округе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z1440" w:id="1395"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1440" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53)разрабатывает и представляет в акимат области на определение описания, порядка присвоения местных знаков отличия и почетных званий, в том числе размеры выплат единовременного вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1395"/>
-    <w:bookmarkStart w:name="z1441" w:id="1396"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1441" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54)реализует в пределах своей компетенции функции администратора бюджетных программ в области государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1396"/>
-    <w:bookmarkStart w:name="z1442" w:id="1397"/>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1442" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55)утверждает цены на товары (работы, услуги), производимые и реализуемые коммунальными казенными предприятиями образования области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1397"/>
-    <w:bookmarkStart w:name="z1443" w:id="1398"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1443" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56)вносит в акимат области предложения об утверждении штатной численности государственных служащих отделов образования районов и городов областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1398"/>
-    <w:bookmarkStart w:name="z1444" w:id="1399"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1444" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57)согласовывает структуру отдела образования района, города областного значения по представлению руководителя отдела образования района, города областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1399"/>
-    <w:bookmarkStart w:name="z1445" w:id="1400"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1445" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58)утверждает структуру управления образованием области, по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z1446" w:id="1401"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1446" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59)назначение на должности и освобождение от должностей первых руководителей органов отдела образования районов, городов областного значения по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1401"/>
-    <w:bookmarkStart w:name="z1447" w:id="1402"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1447" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60)осуществление иных полномочий, возлагаемых законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1402"/>
-    <w:bookmarkStart w:name="z1448" w:id="1403"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1448" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1403"/>
-    <w:bookmarkStart w:name="z1449" w:id="1404"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1449" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1450" w:id="1405"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1450" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z1451" w:id="1406"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1451" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z1452" w:id="1407"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1452" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1407"/>
-    <w:bookmarkStart w:name="z1453" w:id="1408"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1453" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1454" w:id="1409"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1454" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1409"/>
-    <w:bookmarkStart w:name="z1455" w:id="1410"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1455" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1410"/>
-    <w:bookmarkStart w:name="z1456" w:id="1411"/>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1456" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z1457" w:id="1412"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1457" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1458" w:id="1413"/>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1458" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1413"/>
-    <w:bookmarkStart w:name="z1459" w:id="1414"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1459" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z1460" w:id="1415"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1460" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1415"/>
-    <w:bookmarkStart w:name="z1461" w:id="1416"/>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1461" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z1462" w:id="1417"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1462" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1463" w:id="1418"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1463" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z1464" w:id="1419"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1464" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z1465" w:id="1420"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1465" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z1466" w:id="1421"/>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1466" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z1467" w:id="1422"/>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1467" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z1468" w:id="1423"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1468" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z1469" w:id="1424"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1469" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1424"/>
-    <w:bookmarkStart w:name="z1470" w:id="1425"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1470" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1425"/>
-    <w:bookmarkStart w:name="z1471" w:id="1426"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1471" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z1472" w:id="1427"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1472" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z1473" w:id="1428"/>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1473" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z1474" w:id="1429"/>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1474" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z1475" w:id="1430"/>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1475" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z1476" w:id="1431"/>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z1476" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkEnd w:id="1289"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32622,1200 +31851,1200 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мангистауской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1481" w:id="1432"/>
+    <w:bookmarkStart w:name="z1481" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень ведомств Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1432"/>
-    <w:bookmarkStart w:name="z1482" w:id="1433"/>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1482" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)Государственное учреждение "Отдел образования по городу Актау Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1433"/>
-    <w:bookmarkStart w:name="z1483" w:id="1434"/>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1483" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)Государственное учреждение "Отдел образования по городу Жанаозен Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1434"/>
-    <w:bookmarkStart w:name="z1484" w:id="1435"/>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1484" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)Государственное учреждение "Отдел образования по Бейнеускому району Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z1485" w:id="1436"/>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z1485" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)Государственное учреждение "Отдел образования по Каракиянскому району Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z1486" w:id="1437"/>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z1486" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)Государственное учреждение "Отдел образования по Мангистаускому району Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z1487" w:id="1438"/>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z1487" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)Государственное учреждение "Отдел образования по Мунайлинскому району Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z1488" w:id="1439"/>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1488" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)Государственное учреждение "Отдел образования по Тупкараганскому району Управления образования Мангистауской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1439"/>
-    <w:bookmarkStart w:name="z1489" w:id="1440"/>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1489" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1440"/>
-    <w:bookmarkStart w:name="z1490" w:id="1441"/>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1490" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)Государственное коммунальное казенное предприятие "Областной центр по выявлению и поддержке одаренных детей и талантливой молодежи "Каспий Дарыны" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1441"/>
-    <w:bookmarkStart w:name="z1491" w:id="1442"/>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z1491" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)Государственное коммунальное казенное предприятие "Областной центр детско-юношеского туризма" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1442"/>
-    <w:bookmarkStart w:name="z1492" w:id="1443"/>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1492" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)Государственное коммунальное казенное предприятие "Мангистауский высший педагогический колледж имени Мурын жырау Сенгирбекулы" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1443"/>
-    <w:bookmarkStart w:name="z1493" w:id="1444"/>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1493" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4)Государственное коммунальное казенное предприятие "Мангистауский энергетический колледж имени Нурлыхана Бекбосынова" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1444"/>
-    <w:bookmarkStart w:name="z1494" w:id="1445"/>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1494" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)Государственное коммунальное казенное предприятие "Мангистауский колледж искусств" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1445"/>
-    <w:bookmarkStart w:name="z1495" w:id="1446"/>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z1495" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)Государственное коммунальное казенное предприятие "Мангистауский политехнический колледж имени Халела Узбекгалиева" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1496" w:id="1447"/>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1496" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)Государственное коммунальное казенное предприятие "Мангистауский индустриально-технический колледж имени Оразмаганбета Турмаганбетулы" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z1497" w:id="1448"/>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z1497" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8)Государственное коммунальное казенное предприятие "Жанаозенский колледж сервиса и новых технологий" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1448"/>
-    <w:bookmarkStart w:name="z1498" w:id="1449"/>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1498" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)Государственное казенное коммунальное предприятие "Мангистауский технический колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z1499" w:id="1450"/>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1499" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)Государственное коммунальное казенное предприятие "Актауский технологический колледж сервиса" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z1500" w:id="1451"/>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z1500" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11)Государственное коммунальное казенное предприятие "Специализированный технический колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1451"/>
-    <w:bookmarkStart w:name="z1501" w:id="1452"/>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z1501" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12)Государственное коммунальное казенное предприятие "Каракиянский профессиональный колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1452"/>
-    <w:bookmarkStart w:name="z1502" w:id="1453"/>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1502" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13)Государственное коммунальное казенное предприятие "Мангистауский колледж туризма" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z1503" w:id="1454"/>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z1503" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14)Государственное коммунальное казенное предприятие "Бейнеуский гуманитарный колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z1504" w:id="1455"/>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z1504" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)Государственное коммунальное казенное предприятие "Бейнеуский политехнический колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z1505" w:id="1456"/>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1505" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16)Государственное коммунальное казенное предприятие "Тупкараганский гуманитарно-профессиональный колледж" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1456"/>
-    <w:bookmarkStart w:name="z1506" w:id="1457"/>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1506" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17)Государственное коммунальное казенное предприятие "Дворец школьников" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1457"/>
-    <w:bookmarkStart w:name="z1507" w:id="1458"/>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z1507" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18)Государственное учреждение "Специальная организация образования" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1458"/>
-    <w:bookmarkStart w:name="z1508" w:id="1459"/>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z1508" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19)Коммунальное государственное учреждение "Учебно-методический центр образования" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1459"/>
-    <w:bookmarkStart w:name="z1509" w:id="1460"/>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z1509" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20)Коммунальное государственное учреждение "Специальный детский сад № 1 для детей с нарушениями зрения" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1460"/>
-    <w:bookmarkStart w:name="z1510" w:id="1461"/>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1510" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21)Коммунальное государственное учреждение "Специальная школа № 2" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1461"/>
-    <w:bookmarkStart w:name="z1511" w:id="1462"/>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z1511" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22)Коммунальное государственное учреждение "Специальная школа № 3" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1512" w:id="1463"/>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1512" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23)Коммунальное государственное учреждение "Специальный детский сад № 4 для детей с нарушениями слуха, задержкой психического развития и с тяжелыми нарушениями речи" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1463"/>
-    <w:bookmarkStart w:name="z1513" w:id="1464"/>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1513" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24)Коммунальное государственное учреждение "Жанаозенская специальная школа" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1514" w:id="1465"/>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1514" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25)Коммунальное государственное учреждение "Областная санаторная школа-интернат" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z1515" w:id="1466"/>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1515" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26)Коммунальное государственное учреждение "Областная специальная школа-интернат" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1516" w:id="1467"/>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1516" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27)Государственное учреждение "Областная специализированная школа-интернат для одаренных детей с углубленным изучением различных предметов" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1517" w:id="1468"/>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1517" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28)Коммунальное государственное учреждение "Лицей-интернат "Білім-инновация" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1468"/>
-    <w:bookmarkStart w:name="z1518" w:id="1469"/>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1518" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29)Коммунальное государственное учреждение "Жанаозенский лицей-интернат "Білім-инновация" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1469"/>
-    <w:bookmarkStart w:name="z1519" w:id="1470"/>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1519" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30)Коммунальное государственное учреждение "Мангистауский региональный центр физической культуры" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1470"/>
-    <w:bookmarkStart w:name="z1520" w:id="1471"/>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z1520" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31)Государственное учреждение "Областная психолого-медико-педагогическая консультация" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1471"/>
-    <w:bookmarkStart w:name="z1521" w:id="1472"/>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1521" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32)Государственное учреждение "Региональная психолого-медико-педагогическая консультация" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1472"/>
-    <w:bookmarkStart w:name="z1522" w:id="1473"/>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1522" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33)Государственное учреждение "Бейнеуский психолого-педагогический кабинет коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1473"/>
-    <w:bookmarkStart w:name="z1523" w:id="1474"/>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1523" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34)Государственное учреждение "Шетпинский психолого-педагогический кабинет коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1474"/>
-    <w:bookmarkStart w:name="z1524" w:id="1475"/>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z1524" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35)Коммунальное государственное учреждение "Каракиянский районный кабинет психолого-педагогический коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1475"/>
-    <w:bookmarkStart w:name="z1525" w:id="1476"/>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z1525" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36)Коммунальное государственное учреждение "Мунайлинский психолого-педагогический кабинет коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1476"/>
-    <w:bookmarkStart w:name="z1526" w:id="1477"/>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z1526" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37)Коммунальное государственное учреждение "Актауский кабинет психолого-педагогический коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1477"/>
-    <w:bookmarkStart w:name="z1527" w:id="1478"/>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1527" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38)Государственное учреждение "Реабилитационный центр" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1478"/>
-    <w:bookmarkStart w:name="z1528" w:id="1479"/>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z1528" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39)Государственное учреждение "Областная детская деревня семейного типа" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1479"/>
-    <w:bookmarkStart w:name="z1529" w:id="1480"/>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1529" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40)Коммунальное государственное учреждение "Мангистауский областной центр адаптации несовершеннолетних" Управления образования Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z1530" w:id="1481"/>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1530" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41)Государственное учреждение "Региональная психолого-медико-педагогическая консультация № 2" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1481"/>
-    <w:bookmarkStart w:name="z1531" w:id="1482"/>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1531" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42)Коммунальное государственное учреждение "Тупкараганский кабинет психолого-педагогический коррекции" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1482"/>
-    <w:bookmarkStart w:name="z1532" w:id="1483"/>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1532" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43)Коммунальное государственное учреждения "Специальная детский сад №6" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1483"/>
-    <w:bookmarkStart w:name="z1533" w:id="1484"/>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1533" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44)Коммунальное государственное учреждение "Актауская городская психолого-медико-педагогическая консультация" Управления образования Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1484"/>
-    <w:bookmarkStart w:name="z1534" w:id="1485"/>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z1534" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45)Коммунальное государственное учреждения "Бейнеуская районная психолого-медико-педагогическая консультация" Управления образования Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z1535" w:id="1486"/>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1535" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46)Коммунальное государственное учреждения "Форт-Шевченковский кабинет психолого-педагогической коррекции" Управления образования Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1486"/>
+    <w:bookmarkEnd w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>