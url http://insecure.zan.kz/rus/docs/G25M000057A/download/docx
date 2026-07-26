--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b34591f" w14:textId="b34591f">
+    <w:p w14:paraId="7e1a702" w14:textId="7e1a702">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -32996,55 +32996,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33370,31 +33370,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>