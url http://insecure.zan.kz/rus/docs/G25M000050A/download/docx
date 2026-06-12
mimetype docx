--- v0 (2025-11-13)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="857cd52" w14:textId="857cd52">
+    <w:p w14:paraId="ecf0b58" w14:textId="ecf0b58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -492,54 +492,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Мангистауской области.</w:t>
+      4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 изложен в новой редакции на русском языке, текст на казахском языке не меняется постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -916,51 +978,63 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "19" февраля 2025 года № 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление государственного архитектурно-строительного контроля  Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление государственного архитектурно-строительного контроля  Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1452,54 +1526,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при выявлении допущенных нарушений государственных нормативов и (или) отклонений от утвержденных проектов (проектных решений) выносить предписания об устранении заказчиком (застройщиком) и (или) подрядной строительно-монтажной организацией (предприятием) допущенных нарушений в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать у заказчиков и получать от них для ознакомления необходимую проектную и исполнительную документацию по данной стройке, а также заключения экспертизы соответствующих проектов; обязанности.</w:t>
+      запрашивать у заказчиков и получать от них для ознакомления необходимую проектную и исполнительную документацию по данной стройке, а также заключения экспертизы соответствующих проектов; обязанности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать независимые лаборатории для проведения лабораторных испытаний конструкций строящихся объектов и применяемых строительных материалов, изделий и конструкций на соответствие требованиям проекта и государственным (межгосударственным) нормативам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать у лиц, осуществляющих технический и авторский надзоры, и получать от них для ознакомления необходимую проектную и исполнительную техническую документацию по данной стройке, а также заключения экспертизы соответствующих проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      при выявлении допущенных нарушений государственных нормативов и (или) отклонений от утвержденных проектов (проектных решений) выносить предписания об устранении заказчиком (застройщиком) и (или) подрядной строительно-монтажной организацией (предприятием) допущенных нарушений в установленные сроки; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приостанавливать строительство жилых и производственных объектов в случае отсутствия правоустанавливающего и идентификационного документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить в установленном порядке проекты постановлений акимата, решений, распоряжений акима и решений маслихата по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в судебные органы в защиту интересов государства в части соблюдения требований законодательства Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривать дела об административных правонарушениях и налагать административные взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выносить предписания об устранении в установленные сроки заказчиком (застройщиком) и (или) подрядной строительно-монтажной организацией (предприятием) допущенных нарушений, о приостановлении строительно-монтажных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1592,1088 +1828,1328 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить исполнение требований, предусмотренных Законом РК "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О гражданской защите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>";</w:t>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществление государственного архитектурно-строительного контроля и надзора за качеством строительства объектов, применение установленных Кодексом Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>об административных правонарушениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> административных мер воздействия к нарушителям архитектурно-градостроительной дисциплины на этих объектах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...15 lines deleted...]
-      2) осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
-[...15 lines deleted...]
-      3) принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...15 lines deleted...]
-      4) аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация и осуществление надзора за качеством проектной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...15 lines deleted...]
-      5) организация и осуществление надзора за качеством проектной документации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрещение применения строительных материалов, изделий, конструкций и оборудования, не соответствующих национальным стандартам и техническим условиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       на проектирование, размещение и строительство производственных объектов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      архитектурно-строительный контроль и надзор в форме проверки и профилактического контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация приема граждан и представителей юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление инспектирования за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      6) осуществление инспектирования за:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличием у заказчика (застройщика) документов, подтверждающих его соответствующие права на данный земельный участок, и договора с подрядчиком (генподрядчиком);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...15 lines deleted...]
-      наличием у заказчика (застройщика) документов, подтверждающих его соответствующие права на данный земельный участок, и договора с подрядчиком (генподрядчиком);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличием лицензии на право осуществления отдельных видов деятельности в сфере архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
-[...15 lines deleted...]
-      наличием лицензии на право осуществления отдельных видов деятельности в сфере архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличием утвержденной в установленном порядке проектно-сметной документации, положительного заключения экспертизы проектов, а также уведомления органов, осуществляющих государственный архитектурно-строительный контроль и надзор, о начале производства строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...15 lines deleted...]
-      наличием утвержденной в установленном порядке проектно-сметной документации, положительного заключения экспертизы проектов, а также уведомления органов, осуществляющих государственный архитектурно-строительный контроль и надзор, о начале производства строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достоверность данных, указанных в уведомлении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
-[...15 lines deleted...]
-      достоверность данных, указанных в уведомлении;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременным оформлением и ведением участниками строительства исполнительной технической документации, в том числе при внесении изменений в утвержденную проектно-сметную документацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
-[...15 lines deleted...]
-      своевременным оформлением и ведением участниками строительства исполнительной технической документации, в том числе при внесении изменений в утвержденную проектно-сметную документацию;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качеством применяемых строительных материалов, изделий и конструкций, монтируемого оборудования, наличием соответствующих сертификатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
-[...15 lines deleted...]
-      качеством применяемых строительных материалов, изделий и конструкций, монтируемого оборудования, наличием соответствующих сертификатов;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствием выполненных (выполняемых) строительно-монтажных работ, применяемых строительных материалов (изделий, конструкций) и оборудования утвержденным проектным решениям и государственным (межгосударственным) нормативам, в том числе по обеспечению прочности, устойчивости, надежности несущих и ограждающих конструкций и эксплуатационных качеств зданий (сооружений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      соответствием выполненных (выполняемых) строительно-монтажных работ, применяемых строительных материалов (изделий, конструкций) и оборудования утвержденным проектным решениям и государственным (межгосударственным) нормативам, в том числе по обеспечению прочности, устойчивости, надежности несущих и ограждающих конструкций и эксплуатационных качеств зданий (сооружений);</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацией и осуществлением подрядчиком (генподрядчиком) всех видов и форм собственного производственного контроля качества строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      организацией и осуществлением подрядчиком (генподрядчиком) всех видов и форм собственного производственного контроля качества строительства;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацией и осуществлением строительства с сопровождением технического и авторского надзоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
-[...15 lines deleted...]
-      организацией и осуществлением строительства с сопровождением технического и авторского надзоров;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдение техническим и авторским надзором установленного государственными нормативами порядка осуществления технического и авторского надзоров (инжиниринговых услуг) в сфере архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
-[...15 lines deleted...]
-      соблюдение техническим и авторским надзором установленного государственными нормативами порядка осуществления технического и авторского надзоров (инжиниринговых услуг) в сфере архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обобщение и анализ результатов проверок и контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
-[...15 lines deleted...]
-      обобщение и анализ результатов проверок и контроля;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг строящихся (намечаемых к строительству) объектов и контроль за качеством строящихся (реконструируемых, расширяемых, модернизируемых, капитально ремонтируемых) объектов и комплексов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
-[...15 lines deleted...]
-      мониторинг строящихся (намечаемых к строительству) объектов и контроль за качеством строящихся (реконструируемых, расширяемых, модернизируемых, капитально ремонтируемых) объектов и комплексов;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в установленном законодательством порядке в работе приемочных и государственных приемочных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...15 lines deleted...]
-      участие в установленном законодательством порядке в работе приемочных и государственных приемочных комиссий;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие установленных законодательством мер по отношению к юридическим и должностным лицам, допустившим неустраняемые нарушения либо не устранившим допущенные нарушения в установленные нормативные сроки. осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...15 lines deleted...]
-      принятие установленных законодательством мер по отношению к юридическим и должностным лицам, допустившим неустраняемые нарушения либо не устранившим допущенные нарушения в установленные нормативные сроки. осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...419 lines deleted...]
-      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...79 lines deleted...]
-      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2973,1798 +3449,1908 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах энергетики, энергосбережения, жилищно – коммунального хозяйства на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, почтовый индекс 130000, Мангистауская область, город Актау, микрорайон 14, здание №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управление осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управление запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...259 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики в области жилищных отношений, энергетики, энергосбережения, повышения энергоэффективности, газоснабжения, жилищно – коммунального хозяйства, благоустройства, санитарной очистки на территории Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)реализация в пределах своей компетенции государственной политики в области государственно – частного партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)реализация государственных программ, направленных на решение текущих и перспективных задач стратегического развития, в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по созданию, реорганизации и ликвидации подведомственных организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет расчеты и согласовывает нормы потребления коммунальных услуг по газоснабжению, электроснабжению для потребителей, не имеющих приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за эксплуатацией и техническим состоянием котельных, тепловых сетей и теплоиспользующих установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за подготовкой и осуществлением ремонтно-восстановительных работ по котельным, тепловым сетям и их функционированием в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О гражданской защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение включения мероприятий по энергосбережению и повышению энергоэффективности в программу развития Мангистауской области,  а также осуществление информационного обеспечения  деятельности по  энергосбережению и повышению энергоэффективности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка и подготовка материалов в акимат области для представления на утверждение в областной маслихат Правил подготовки и проведения отопительного сезона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка и внесение предложений в акимат области на утверждение норм потребления коммунальных услуг по газоснабжению, электроснабжению, теплоснабжению для потребителей, не имеющих приборов учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение анализа информации об исполнении инвестиционной программы (проекта) субъекта естественной монополии, включенного в местный раздел Государственного регистра субъектов естественных монополий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участие в реализации генеральной схемы газификации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие и осуществление контроля в реализации развития инженерной инфраструктуры области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление в пределах компетенции мониторинг за соблюдением нормативов энергопотребления государственными учреждениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление контроля за эксплуатацией и техническим состоянием котельных и теплоиспользующих установок потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление контроля за подготовкой и осуществлением ремонтно-восстановительных работ источников теплоэнергии, тепловым сетям и их функционированием в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) согласование планового ремонта котельных и тепловых сетей (магистральных, внутриквартальных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проведение процедур государственных закупок, выполнения строительно-монтажных работ, разработка технико-экономической обосновании, проектно-сметной документации, и организация приемки и регистрации сданных в эксплуатацию объектов (комплексов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) давать разъяснения по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)представлять необходимые материалы и информацию в пределах своей компетенции и в рамках законодательства в случае официального запроса об этом юридических и физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)обеспечивать соблюдение сотрудниками Управления норм этики административных государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществление государственного контроля за соблюдением требований безопасной эксплуатации газ потребляющих систем и газового оборудования бытовых и коммунально-бытовых потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление государственного контроля за соблюдением требований безопасности бытовых баллонов и объектов систем газоснабжения бытовых и коммунально- бытовых потребителей в пределах границ населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) реализация мероприятий по субсидированию затрат энергопроизводящих организаций на приобретение топлива для бесперебойного проведения отопительного сезона в порядке, определяемом уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществление иных функции в соответствии с законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...859 lines deleted...]
-      18) осуществление иных функции в соответствии с законодательством Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...419 lines deleted...]
-      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...79 lines deleted...]
-      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5064,3798 +5650,3988 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление природных ресурсов и регулирования природопользования Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление природных ресурсов и регулирования природопользования Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление природных ресурсов и регулирования природопользования Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах государственного управления природными ресурсами и регулирования природопользования, недропользования и охраны окружающей среды на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, почтовый индекс 130000, Мангистауская область, город Актау, микрорайон 14, здание №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z215" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...259 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z215" w:id="200"/>
+    <w:bookmarkStart w:name="z216" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики в области управления природными ресурсами и регулирования природопользования, недропользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z218" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)разработка и администрирование областных программ по охране окружающей среды, охране, воспроизводству и использованию лесов, животного мира и развитию сети особо охраняемых природных территории местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z219" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)координация работ по обеспечению строительства объектов по удалению и размещению отходов в рамках областной бюджетной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)участие в выработке предложений по формированию государственной лесной политики и ее реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)организация и обеспечение охраны, защиты, воспроизводства лесов и лесоразведения, регулирование лесопользования на территории государственного лесного фонда, особо охраняемых природных территорий, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)реализация государственной политики в области охраны, воспроизводства и использования животного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)разработка и обеспечение реализации региональных мероприятий по охране, воспроизводству и использованию животного мира, координация их выполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z224" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)осуществление реализации государственной политики в области особо охраняемых природных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z226" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z236" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О гражданской защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...503 lines deleted...]
-      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z240" w:id="225"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной политики в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z241" w:id="226"/>
-[...15 lines deleted...]
-      1)реализация государственной политики в области охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)заключение в пределах компетенции соглашений и меморандумов в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z242" w:id="227"/>
-[...15 lines deleted...]
-      2)заключение в пределах компетенции соглашений и меморандумов в области охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)разработка и подготовка материалов в акимат области для представления на утверждение в областной маслихат Правил содержания и защиты зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z243" w:id="228"/>
-[...15 lines deleted...]
-      3)разработка и подготовка материалов в акимат области для представления на утверждение в областной маслихат Правил содержания и защиты зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)организация и проведение в пределах своей компетенции государственной экологической экспертизы объектов хозяйственной деятельности, за исключением организации и проведения экологической экспертизы проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z244" w:id="229"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="230"/>
+    <w:bookmarkStart w:name="z245" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5)в пределах своей компетенции выдача разрешений на эмиссии в окружающую среду, установление в них лимитов на эмиссии в окружающую среду; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)организация общественных слушаний при проведении государственной экологической экспертизы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z246" w:id="231"/>
-[...15 lines deleted...]
-      6)организация общественных слушаний при проведении государственной экологической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)внесение предложений по разработке документов в области охраны окружающей среды, передача на рассмотрение уполномоченного органа в области охраны окружающей среды инициативных проектов таких документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z247" w:id="232"/>
-[...15 lines deleted...]
-      7)внесение предложений по разработке документов в области охраны окружающей среды, передача на рассмотрение уполномоченного органа в области охраны окружающей среды инициативных проектов таких документов;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)привлечение для проведения экспертных работ внешних экспертов (физических и юридических лиц), осуществляющих выполнение работ и оказание услуг в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z248" w:id="233"/>
-[...15 lines deleted...]
-      8)привлечение для проведения экспертных работ внешних экспертов (физических и юридических лиц), осуществляющих выполнение работ и оказание услуг в области охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)разработка в пределах своей компетенции целевых показателей качества окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z249" w:id="234"/>
-[...15 lines deleted...]
-      9)разработка в пределах своей компетенции целевых показателей качества окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)организация разработки программ по управлению отходами и обеспечение их выполнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z250" w:id="235"/>
-[...15 lines deleted...]
-      10)организация разработки программ по управлению отходами и обеспечение их выполнения;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)разработка и представление на утверждение областного маслихата норм образования и накопления коммунальных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z251" w:id="236"/>
-[...15 lines deleted...]
-      11)разработка и представление на утверждение областного маслихата норм образования и накопления коммунальных отходов;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)координация по выделению земельных участков под строительство объектов по размещению отходов производства и потребления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z252" w:id="237"/>
-[...15 lines deleted...]
-      12)координация по выделению земельных участков под строительство объектов по размещению отходов производства и потребления;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)координация по обеспечению строительства объектов по удалению и размещению отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z253" w:id="238"/>
-[...15 lines deleted...]
-      13)координация по обеспечению строительства объектов по удалению и размещению отходов;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)обеспечивают соблюдение экологических требований при обращении с коммунальными отходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z254" w:id="239"/>
-[...15 lines deleted...]
-      14)обеспечивают соблюдение экологических требований при обращении с коммунальными отходами;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществление контроля объемов образования отходов и разработка мероприятий и экономических стимулов, направленных на снижение объемов образования отходов, повышение уровня их повторного или альтернативного пользования и сокращение объемов отходов, подлежащих захоронению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z255" w:id="240"/>
-[...15 lines deleted...]
-      15)осуществление контроля объемов образования отходов и разработка мероприятий и экономических стимулов, направленных на снижение объемов образования отходов, повышение уровня их повторного или альтернативного пользования и сокращение объемов отходов, подлежащих захоронению;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16)внесение предложений в акимат области по принятию решений о предоставлении природных ресурсов в природопользование в порядке, установленном законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z256" w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="242"/>
+    <w:bookmarkStart w:name="z257" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17)принимают отчет о выполнении условий природопользования, включенных в экологическое разрешение; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z258" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18)осуществление информирования населения о состоянии природных объектов, находящихся на территории области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z258" w:id="243"/>
-[...15 lines deleted...]
-      18)осуществление информирования населения о состоянии природных объектов, находящихся на территории области;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19)осуществление регистрации проведения общественной экологической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z259" w:id="244"/>
-[...15 lines deleted...]
-      19)осуществление регистрации проведения общественной экологической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20)разработка и представление уполномоченному органу в области охраны окружающей среды инвестиционных проектов в области охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z260" w:id="245"/>
-[...15 lines deleted...]
-      20)разработка и представление уполномоченному органу в области охраны окружающей среды инвестиционных проектов в области охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21)согласование планов природоохранных мероприятий в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z261" w:id="246"/>
-[...15 lines deleted...]
-      21)согласование планов природоохранных мероприятий в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22)организация проведения прикладных научно-исследовательских и опытно-конструкторских работ в области обращения с коммунальными отходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z262" w:id="247"/>
-[...15 lines deleted...]
-      22)организация проведения прикладных научно-исследовательских и опытно-конструкторских работ в области обращения с коммунальными отходами;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23)внесение на утверждение в акимат области правил расчета норм образования и накопления коммунальных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z263" w:id="248"/>
-[...15 lines deleted...]
-      23)внесение на утверждение в акимат области правил расчета норм образования и накопления коммунальных отходов;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24)разработка и согласование с уполномоченным органом в области охраны окружающей среды проектов по сокращению выбросов и поглощению парниковых газов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z264" w:id="249"/>
-[...15 lines deleted...]
-      24)разработка и согласование с уполномоченным органом в области охраны окружающей среды проектов по сокращению выбросов и поглощению парниковых газов;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25)участие в выработке предложений по формированию государственной лесной политики и ее реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z265" w:id="250"/>
-[...15 lines deleted...]
-      25)участие в выработке предложений по формированию государственной лесной политики и ее реализации;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26)организация и обеспечение охраны, защиты, воспроизводства лесов и лесоразведения, регулирование лесоиспользования на территории государственного лесного фонда, находящегося в функциональном ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z266" w:id="251"/>
-[...15 lines deleted...]
-      26)организация и обеспечение охраны, защиты, воспроизводства лесов и лесоразведения, регулирование лесоиспользования на территории государственного лесного фонда, находящегося в функциональном ведении;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27)разработка и реализация выполнения ежегодных планов мероприятий по профилактике лесных пожаров и борьбе с ними на территории государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z267" w:id="252"/>
-[...15 lines deleted...]
-      27)разработка и реализация выполнения ежегодных планов мероприятий по профилактике лесных пожаров и борьбе с ними на территории государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28)внесение предложений в акимат области по определению порядка привлечения физических и юридических лиц, а также противопожарной техники, транспортных и других средств организаций для тушения лесных пожаров, обеспечение привлекаемых к этой работе физических лиц средствами передвижения, пожаротушения, питанием и медицинской помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z268" w:id="253"/>
-[...15 lines deleted...]
-      28)внесение предложений в акимат области по определению порядка привлечения физических и юридических лиц, а также противопожарной техники, транспортных и других средств организаций для тушения лесных пожаров, обеспечение привлекаемых к этой работе физических лиц средствами передвижения, пожаротушения, питанием и медицинской помощью;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29)оказание содействия функционированию добровольных противопожарных формирований в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z269" w:id="254"/>
-[...15 lines deleted...]
-      29)оказание содействия функционированию добровольных противопожарных формирований в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)создание резерва горюче-смазочных материалов на пожароопасный сезон в лесу для тушения пожаров на территории государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z270" w:id="255"/>
-[...15 lines deleted...]
-      30)создание резерва горюче-смазочных материалов на пожароопасный сезон в лесу для тушения пожаров на территории государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31)обеспечение контроля за проведением крестьянскими и фермерскими хозяйствами и иными сельскохозяйственными организациями сжигания стерни, пожнивных и иных растительных остатков на сельскохозяйственных полях, пастбищах и сенокосах, отжигов травянистой растительности на территориях, прилегающих к лесному фонду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z271" w:id="256"/>
-[...15 lines deleted...]
-      31)обеспечение контроля за проведением крестьянскими и фермерскими хозяйствами и иными сельскохозяйственными организациями сжигания стерни, пожнивных и иных растительных остатков на сельскохозяйственных полях, пастбищах и сенокосах, отжигов травянистой растительности на территориях, прилегающих к лесному фонду;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32)организация противопожарной пропаганды, регулярное освещение в средствах массовой информации вопросов о сбережении лесов, выполнении правил пожарной безопасности в лесах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z272" w:id="257"/>
-[...15 lines deleted...]
-      32)организация противопожарной пропаганды, регулярное освещение в средствах массовой информации вопросов о сбережении лесов, выполнении правил пожарной безопасности в лесах;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33)координация работы по борьбе с лесными пожарами на территории области с созданием в необходимых случаях для этой цели специальных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z273" w:id="258"/>
-[...15 lines deleted...]
-      33)координация работы по борьбе с лесными пожарами на территории области с созданием в необходимых случаях для этой цели специальных комиссий;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34)организация на территории лесного фонда работы по борьбе с вредителями и болезнями леса и улучшению его санитарного состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z274" w:id="259"/>
-[...15 lines deleted...]
-      34)организация на территории лесного фонда работы по борьбе с вредителями и болезнями леса и улучшению его санитарного состояния;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35)внесение предложений в акимат области по принятию решений о запрещении пребывания физических лиц на территории государственного лесного фонда, об ограничении права лесопользования при проведении авиахимических, авиабиологических и аэрозольных мероприятий по борьбе с вредителями и болезнями леса, а также в периоды высокой пожарной опасности в лесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z275" w:id="260"/>
-[...15 lines deleted...]
-      35)внесение предложений в акимат области по принятию решений о запрещении пребывания физических лиц на территории государственного лесного фонда, об ограничении права лесопользования при проведении авиахимических, авиабиологических и аэрозольных мероприятий по борьбе с вредителями и болезнями леса, а также в периоды высокой пожарной опасности в лесу;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36)подготовка материалов по государственному учету лесного фонда, государственному лесному кадастру, государственному мониторингу лесов, находящихся в функциональным ведении, для представления их уполномоченному органу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z276" w:id="261"/>
-[...15 lines deleted...]
-      36)подготовка материалов по государственному учету лесного фонда, государственному лесному кадастру, государственному мониторингу лесов, находящихся в функциональным ведении, для представления их уполномоченному органу;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37)принятие законченных объектов и готовой продукции, произведенной в результате проведения лесохозяйственных мероприятий на участках государственного лесного фонда, находящихся в функциональном ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z277" w:id="262"/>
-[...15 lines deleted...]
-      37)принятие законченных объектов и готовой продукции, произведенной в результате проведения лесохозяйственных мероприятий на участках государственного лесного фонда, находящихся в функциональном ведении;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38)разработка проектов ставок платы за лесные пользования на участках государственного лесного фонда (за исключением ставок за древесину, отпускаемую на корню);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z278" w:id="263"/>
-[...15 lines deleted...]
-      38)разработка проектов ставок платы за лесные пользования на участках государственного лесного фонда (за исключением ставок за древесину, отпускаемую на корню);</w:t>
+    <w:bookmarkStart w:name="z279" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39)организация и проведение тендеров по предоставлению лесных ресурсов в долгосрочное лесопользование на участках государственного лесного фонда, находящихся в функциональном ведении, с участием уполномоченного органа и местного представительного органа области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z279" w:id="264"/>
-[...15 lines deleted...]
-      39)организация и проведение тендеров по предоставлению лесных ресурсов в долгосрочное лесопользование на участках государственного лесного фонда, находящихся в функциональном ведении, с участием уполномоченного органа и местного представительного органа области;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40)обеспечение предоставления лесопользователям участков под объекты строительства на землях государственного лесного фонда, находящихся в ведении, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства, побочного лесного пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z280" w:id="265"/>
-[...15 lines deleted...]
-      40)обеспечение предоставления лесопользователям участков под объекты строительства на землях государственного лесного фонда, находящихся в ведении, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства, побочного лесного пользования;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41)осуществление государственной регистрации договора долгосрочного и краткосрочного лесопользования на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z281" w:id="266"/>
-[...15 lines deleted...]
-      41)осуществление государственной регистрации договора долгосрочного и краткосрочного лесопользования на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42)осуществление координации и контроля за деятельностью государственных учреждений, коммунального государственного учреждения, государственного коммунального казенного предприятия и государственного коммунального предприятия, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z282" w:id="267"/>
-[...15 lines deleted...]
-      42)осуществление координации и контроля за деятельностью государственных учреждений, коммунального государственного учреждения, государственного коммунального казенного предприятия и государственного коммунального предприятия, находящихся в ведении Управления;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43)реализация государственной политики в области охраны, воспроизводства и использования животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z283" w:id="268"/>
-[...15 lines deleted...]
-      43)реализация государственной политики в области охраны, воспроизводства и использования животного мира;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44)координирование, контроль и надзор за деятельностью подведомственных им органов и организаций в области охраны, воспроизводства и использования животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z284" w:id="269"/>
-[...15 lines deleted...]
-      44)координирование, контроль и надзор за деятельностью подведомственных им органов и организаций в области охраны, воспроизводства и использования животного мира;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45)осуществление мер по принятию решения по закреплению охотничьих угодий или участков за пользователями животным миром и установлению сервитутов для нужд охотничьего хозяйства в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z285" w:id="270"/>
-[...15 lines deleted...]
-      45)осуществление мер по принятию решения по закреплению охотничьих угодий или участков за пользователями животным миром и установлению сервитутов для нужд охотничьего хозяйства в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46)организация мероприятий по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных охотничьих угодьях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z286" w:id="271"/>
-[...15 lines deleted...]
-      46)организация мероприятий по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных охотничьих угодьях;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47)проведение конкурсов по закреплению охотничьих угодий за пользователями животным миром для нужд охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z287" w:id="272"/>
-[...15 lines deleted...]
-      47)проведение конкурсов по закреплению охотничьих угодий за пользователями животным миром для нужд охотничьего хозяйства;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48)организация мероприятий по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных охотничьих угодьях и водоемах и (или) участках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z288" w:id="273"/>
-[...15 lines deleted...]
-      48)организация мероприятий по оказанию помощи животным в случае их заболеваний, угрозы их гибели на незакрепленных охотничьих угодьях и водоемах и (или) участках;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49)организация деятельности по интродукции, реинтродукции и гибридизации, а также по искусственному разведению животных, в том числе редких и находящихся под угрозой исчезновения видов животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z289" w:id="274"/>
-[...15 lines deleted...]
-      49)организация деятельности по интродукции, реинтродукции и гибридизации, а также по искусственному разведению животных, в том числе редких и находящихся под угрозой исчезновения видов животных;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50)организуют и обеспечивают охрану животного мира в резервном фонде охотничьих угодий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z290" w:id="275"/>
-[...15 lines deleted...]
-      50)организуют и обеспечивают охрану животного мира в резервном фонде охотничьих угодий;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51)организация и (или) обеспечение проведения научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира на территории области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z291" w:id="276"/>
-[...15 lines deleted...]
-      51)организация и (или) обеспечение проведения научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира на территории области;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52)внесение предложений в акимат области по утверждению символики (эмблему и флаг) лесного учреждения, находящегося в их ведомственном подчинении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z292" w:id="277"/>
-[...15 lines deleted...]
-      52)внесение предложений в акимат области по утверждению символики (эмблему и флаг) лесного учреждения, находящегося в их ведомственном подчинении;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53)обеспечение внесения в уполномоченный орган предложений по перечню объектов государственного природно-заповедного фонда республиканского значения, развитию системы особо охраняемых природных территорий и экологических сетей, созданию и расширению особо охраняемых природных территорий республиканского и местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z293" w:id="278"/>
-[...15 lines deleted...]
-      53)обеспечение внесения в уполномоченный орган предложений по перечню объектов государственного природно-заповедного фонда республиканского значения, развитию системы особо охраняемых природных территорий и экологических сетей, созданию и расширению особо охраняемых природных территорий республиканского и местного значения;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54)внесение предложений в акимат области по утверждению перечня объектов государственного природно-заповедного фонда местного значения, естественно-научных и технико-экономических обоснований по созданию и расширению особо охраняемых природных территорий местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z294" w:id="279"/>
-[...15 lines deleted...]
-      54)внесение предложений в акимат области по утверждению перечня объектов государственного природно-заповедного фонда местного значения, естественно-научных и технико-экономических обоснований по созданию и расширению особо охраняемых природных территорий местного значения;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55)разработка проектов решений по созданию и расширению особо охраняемых природных территорий местного значения по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z295" w:id="280"/>
-[...15 lines deleted...]
-      55)разработка проектов решений по созданию и расширению особо охраняемых природных территорий местного значения по согласованию с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56)разработка и внесение на утверждение акимату области проектов корректировки функционального зонирования особо охраняемых природных территорий местного значения при положительном заключении государственной экологической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z296" w:id="281"/>
-[...15 lines deleted...]
-      56)разработка и внесение на утверждение акимату области проектов корректировки функционального зонирования особо охраняемых природных территорий местного значения при положительном заключении государственной экологической экспертизы;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57)разработка и утверждение планов управления особо охраняемыми природными территориями, находящимися в ведении, обеспечение проведения их охраны, защиты и восстановления, а также научных исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z297" w:id="282"/>
-[...15 lines deleted...]
-      57)разработка и утверждение планов управления особо охраняемыми природными территориями, находящимися в ведении, обеспечение проведения их охраны, защиты и восстановления, а также научных исследований;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58)внесение предложений в акимат области по утверждению размеров тарифов за услуги, предоставляемые особо охраняемыми природными территориями местного значения со статусом юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z298" w:id="283"/>
-[...15 lines deleted...]
-      58)внесение предложений в акимат области по утверждению размеров тарифов за услуги, предоставляемые особо охраняемыми природными территориями местного значения со статусом юридического лица;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59)участие в ведении государственного кадастра особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z299" w:id="284"/>
-[...15 lines deleted...]
-      59)участие в ведении государственного кадастра особо охраняемых природных территорий;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60)разработка и утверждение по согласованию с уполномоченным органом паспорта особо охраняемых природных территорий, находящихся в ведении, и представление паспорта на регистрацию (перерегистрацию) в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z300" w:id="285"/>
-[...15 lines deleted...]
-      60)разработка и утверждение по согласованию с уполномоченным органом паспорта особо охраняемых природных территорий, находящихся в ведении, и представление паспорта на регистрацию (перерегистрацию) в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61)разработка проектов решений по резервированию земель для создания особо охраняемых природных территорий всех видов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z301" w:id="286"/>
-[...15 lines deleted...]
-      61)разработка проектов решений по резервированию земель для создания особо охраняемых природных территорий всех видов;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62)разработка проектов решений по установлению охранных зон особо охраняемых природных территорий всех видов с ограничением в пределах этих зон деятельности, отрицательно влияющей на состояние экологических систем этих территорий, экологических коридоров, а также режима их охраны и использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z302" w:id="287"/>
-[...15 lines deleted...]
-      62)разработка проектов решений по установлению охранных зон особо охраняемых природных территорий всех видов с ограничением в пределах этих зон деятельности, отрицательно влияющей на состояние экологических систем этих территорий, экологических коридоров, а также режима их охраны и использования;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63)осуществление координации и контроль за деятельностью подведомственных организаций в области охраны, воспроизводства и использования животного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z303" w:id="288"/>
-[...15 lines deleted...]
-      63)осуществление координации и контроль за деятельностью подведомственных организаций в области охраны, воспроизводства и использования животного мира;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64)осуществление государственного контроля и надзора за состоянием, охраной, защитой и использованием особо охраняемых природных территорий и объектов государственного природно-заповедного фонда, находящихся в ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z304" w:id="289"/>
-[...15 lines deleted...]
-      64)осуществление государственного контроля и надзора за состоянием, охраной, защитой и использованием особо охраняемых природных территорий и объектов государственного природно-заповедного фонда, находящихся в ведении;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65)внесение предложений в акимат области по утверждению границ и видов режима охраны территории государственных памятников природы местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z305" w:id="290"/>
-[...15 lines deleted...]
-      65)внесение предложений в акимат области по утверждению границ и видов режима охраны территории государственных памятников природы местного значения;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66)разработка ставок платы за использование особо охраняемых природных территорий местного значения и представление на утверждение местному представительному органу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z306" w:id="291"/>
-[...15 lines deleted...]
-      66)разработка ставок платы за использование особо охраняемых природных территорий местного значения и представление на утверждение местному представительному органу;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67)внесение представления на утверждение акимата области перечня упраздняемых государственных природных заказников местного значения и уменьшение их территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z307" w:id="292"/>
-[...15 lines deleted...]
-      67)внесение представления на утверждение акимата области перечня упраздняемых государственных природных заказников местного значения и уменьшение их территории;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68)осуществление пользование земельными участками, расположенными на территории государственных природных заказников республиканского значения, с соблюдением установленного режима;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z308" w:id="293"/>
-[...15 lines deleted...]
-      68)осуществление пользование земельными участками, расположенными на территории государственных природных заказников республиканского значения, с соблюдением установленного режима;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69)обеспечивают инвентаризацию стационарных источников выбросов загрязняющих веществ в атмосферный воздух в населенных пунктах с населением свыше десяти тысяч человек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z309" w:id="294"/>
-[...15 lines deleted...]
-      69)обеспечивают инвентаризацию стационарных источников выбросов загрязняющих веществ в атмосферный воздух в населенных пунктах с населением свыше десяти тысяч человек;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70)обеспечивают проведение сводных расчетов загрязнения атмосферного воздуха в населенных пунктах с населением свыше десяти тысяч человек и составление на их основе сводного тома предельно допустимых выбросов населенного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z310" w:id="295"/>
-[...15 lines deleted...]
-      70)обеспечивают проведение сводных расчетов загрязнения атмосферного воздуха в населенных пунктах с населением свыше десяти тысяч человек и составление на их основе сводного тома предельно допустимых выбросов населенного пункта;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71)проведение в пределах своей компетенции оценку уязвимости к изменению климата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z311" w:id="296"/>
-[...15 lines deleted...]
-      71)проведение в пределах своей компетенции оценку уязвимости к изменению климата;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72)определение в пределах своей компетенции приоритетов и мер по адаптации к изменению климата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z312" w:id="297"/>
-[...15 lines deleted...]
-      72)определение в пределах своей компетенции приоритетов и мер по адаптации к изменению климата;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73)осуществление в пределах своей компетенции меры по адаптации к изменению климата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z313" w:id="298"/>
-[...15 lines deleted...]
-      73)осуществление в пределах своей компетенции меры по адаптации к изменению климата;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74)осуществление мониторинга и оценки эффективности мер по адаптации к изменению климата, определенных в пределах своей компетенции, и корректируют эти меры на основе результатов мониторинга и оценки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z314" w:id="299"/>
-[...15 lines deleted...]
-      74)осуществление мониторинга и оценки эффективности мер по адаптации к изменению климата, определенных в пределах своей компетенции, и корректируют эти меры на основе результатов мониторинга и оценки;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75)предоставление права недропользования для проведения операций по добыче общераспространенных полезных ископаемых и старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z315" w:id="300"/>
-[...15 lines deleted...]
-      75)предоставление права недропользования для проведения операций по добыче общераспространенных полезных ископаемых и старательства;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76)осуществление контроля за соблюдением недропользователями условий лицензий на добычу общераспространенных полезных ископаемых, на старательство и государственного контроля за проведением операций по добыче общераспространенных полезных ископаемых, старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z316" w:id="301"/>
-[...15 lines deleted...]
-      76)осуществление контроля за соблюдением недропользователями условий лицензий на добычу общераспространенных полезных ископаемых, на старательство и государственного контроля за проведением операций по добыче общераспространенных полезных ископаемых, старательства;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77)осуществление контроля за соблюдением недропользователями условий старательства, предусмотренных лицензией на старательство и Кодексом "О недрах и недропользовании";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z317" w:id="302"/>
-[...15 lines deleted...]
-      77)осуществление контроля за соблюдением недропользователями условий старательства, предусмотренных лицензией на старательство и Кодексом "О недрах и недропользовании";</w:t>
+    <w:bookmarkStart w:name="z318" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78)обеспечение доступа к информации о выданных ими лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z318" w:id="303"/>
-[...15 lines deleted...]
-      78)обеспечение доступа к информации о выданных ими лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79)ежегодное предоставление в уполномоченный орган в области производства нефтепродуктов прогноза по потреблению нефтепродуктов, на розничную реализацию которых установлено государственное регулирование цен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z319" w:id="304"/>
-[...15 lines deleted...]
-      79)ежегодное предоставление в уполномоченный орган в области производства нефтепродуктов прогноза по потреблению нефтепродуктов, на розничную реализацию которых установлено государственное регулирование цен;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80)предоставление данных по мониторингу розничных цен и запасов в регионах уполномоченному органу в области производства нефтепродуктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z320" w:id="305"/>
-[...15 lines deleted...]
-      80)предоставление данных по мониторингу розничных цен и запасов в регионах уполномоченному органу в области производства нефтепродуктов;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81)осуществление контроля за соблюдением недропользователями условий контрактов, в том числе соглашений о разделе продукции, и (или) лицензий на недропользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z321" w:id="306"/>
-[...15 lines deleted...]
-      81)осуществление контроля за соблюдением недропользователями условий контрактов, в том числе соглашений о разделе продукции, и (или) лицензий на недропользование;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82)выдача разрешения по согласованию с территориальным подразделением уполномоченного органа по изучению недр на застройку территорий залегания полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z322" w:id="307"/>
-[...15 lines deleted...]
-      82)выдача разрешения по согласованию с территориальным подразделением уполномоченного органа по изучению недр на застройку территорий залегания полезных ископаемых;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83)регистрация договора залога права недропользования на разведку, добычу общераспространенных полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z323" w:id="308"/>
-[...15 lines deleted...]
-      83)регистрация договора залога права недропользования на разведку, добычу общераспространенных полезных ископаемых;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84)ведение реестра выданных лицензий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z324" w:id="309"/>
-[...15 lines deleted...]
-      84)ведение реестра выданных лицензий;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85)залог права недропользования (доли в праве недропользования), не запрещенный настоящим Кодексом, подлежит государственной регистрации в соответствующем государственном органе, предоставляющем такое право недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z325" w:id="310"/>
-[...15 lines deleted...]
-      85)залог права недропользования (доли в праве недропользования), не запрещенный настоящим Кодексом, подлежит государственной регистрации в соответствующем государственном органе, предоставляющем такое право недропользования;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86)выдача разрешения на использование ликвидационного фонда по общим распространенным полезным ископаемым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z326" w:id="311"/>
-[...15 lines deleted...]
-      86)выдача разрешения на использование ликвидационного фонда по общим распространенным полезным ископаемым;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87)согласование проекта контракта на недропользование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z327" w:id="312"/>
-[...15 lines deleted...]
-      87)согласование проекта контракта на недропользование.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88)ведение переговоров с недропользователем об условиях контрактов и подготовка совместно с недропользователем проектных документов на разведку или добычу общераспространенных полезных ископаемых и строительство и (или) эксплуатацию подземных сооружений, не связанных с разведкой или добычей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z328" w:id="313"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="314"/>
+    <w:bookmarkStart w:name="z329" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89)регистрация сделок согласно порядку выдачи разрешения на переход права недропользования и (или) объектов, связанных с правом недропользования в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) по общераспространенным полезным ископаемым; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z330" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90)выдача разрешения на право недропользования при строительстве (реконструкции) и ремонте автомобильных дорог общего пользования, железных дорог и гидросооружений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z330" w:id="315"/>
-[...15 lines deleted...]
-      90)выдача разрешения на право недропользования при строительстве (реконструкции) и ремонте автомобильных дорог общего пользования, железных дорог и гидросооружений;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91)обеспечение исполнения и прекращения действия контрактов на разведку или добычу общераспространенных полезных ископаемых и строительство и (или) эксплуатацию подземных сооружений, не связанных с разведкой или добычей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z331" w:id="316"/>
-[...15 lines deleted...]
-      91)обеспечение исполнения и прекращения действия контрактов на разведку или добычу общераспространенных полезных ископаемых и строительство и (или) эксплуатацию подземных сооружений, не связанных с разведкой или добычей;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92)принятие решений о возобновлении действия контрактов на разведку и добычу общераспространенных полезных ископаемых и строительство и (или) эксплуатацию подземных сооружений, не связанных с разведкой или добычей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z332" w:id="317"/>
-[...15 lines deleted...]
-      92)принятие решений о возобновлении действия контрактов на разведку и добычу общераспространенных полезных ископаемых и строительство и (или) эксплуатацию подземных сооружений, не связанных с разведкой или добычей;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93)осуществление мониторинга и контроля за исполнением контрактных обязательств по общераспространенным полезным ископаемым и строительству и (или) эксплуатации подземных сооружений, не связанных с разведкой или добычей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z333" w:id="318"/>
-[...15 lines deleted...]
-      93)осуществление мониторинга и контроля за исполнением контрактных обязательств по общераспространенным полезным ископаемым и строительству и (или) эксплуатации подземных сооружений, не связанных с разведкой или добычей;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94)подготовка аналитических материалов по недропользователям и принятие мер по исполнению предложений и поручений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z334" w:id="319"/>
-[...15 lines deleted...]
-      94)подготовка аналитических материалов по недропользователям и принятие мер по исполнению предложений и поручений;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95)рассмотрение проектов ликвидации или консервации объектов недропользования, участие в составе рабочей группы, согласование и принятие объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z335" w:id="320"/>
-[...15 lines deleted...]
-      95)рассмотрение проектов ликвидации или консервации объектов недропользования, участие в составе рабочей группы, согласование и принятие объектов;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96)подготовка заключений об отсутствии или незначительности полезных ископаемых под земельным участком, предназначенных для строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z336" w:id="321"/>
-[...15 lines deleted...]
-      96)подготовка заключений об отсутствии или незначительности полезных ископаемых под земельным участком, предназначенных для строительства;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97)выдача разрешений для строительства подземных сооружений в местах расположения полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z337" w:id="322"/>
-[...15 lines deleted...]
-      97)выдача разрешений для строительства подземных сооружений в местах расположения полезных ископаемых;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98)предоставляет права недропользования для проведения операций по добыче общераспространенных полезных ископаемых и старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z338" w:id="323"/>
-[...15 lines deleted...]
-      98)предоставляет права недропользования для проведения операций по добыче общераспространенных полезных ископаемых и старательства;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99)контролирует соблюдения недропользователями условий лицензий на добычу общераспространенных полезных ископаемых, на старательство и государственного контроля за проведением операций по добыче общераспространенных полезных ископаемых, старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z339" w:id="324"/>
-[...15 lines deleted...]
-      99)контролирует соблюдения недропользователями условий лицензий на добычу общераспространенных полезных ископаемых, на старательство и государственного контроля за проведением операций по добыче общераспространенных полезных ископаемых, старательства;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100)контролирует соблюдения недропользователями условий старательства, предусмотренных лицензией на старательство и Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z340" w:id="325"/>
-[...15 lines deleted...]
-      100)контролирует соблюдения недропользователями условий старательства, предусмотренных лицензией на старательство и Кодекса;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-1) обеспечивает сбор, обработку, хранение и передачу данных мониторинга в уполномоченные органы и информационные системы; участвует в проведении анализа и оценки текущего состояния подземных вод, включая прогнозирование изменений; осуществляет контроль за соблюдения природопользователями требовании по охране подземных вод, установленных законодательством Республики Казахстан; проводит проверки объектов, использующих подземные воды, на предмет наличия лицензии, технического состояния скважин, объемов отбора и соблюдения условий водопользования; взаимодействует с геологическими, экологическими и санитарными органами, а также с научными учреждениями по вопросам охраны подземных вод; подготавливает предложения по приостановлению, ограничению или прекращению эксплуатации скважин при выявлении нарушений или угроз экологической безопасности; участвует в разработке и согласования схем комплексного пользования и охраны подземных вод; обеспечивает информирование уполномоченных органов и общественности о состоянии и режиме использования подземных вод в зоне своей ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z341" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101)предоставляет права и резервирования земельных участков, находящихся в государственной собственности, в соответствии с земельным законодательством Республики Казахстан для целей недропользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:p>
-[...33 lines deleted...]
-      101)предоставляет права и резервирования земельных участков, находящихся в государственной собственности, в соответствии с земельным законодательством Республики Казахстан для целей недропользования;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102)переоформляет права на земельный участок на доверительного управляющего на основании договора доверительного управления участком недр, заключаемого в соответствии со статьей 108 Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z342" w:id="327"/>
-[...15 lines deleted...]
-      102)переоформляет права на земельный участок на доверительного управляющего на основании договора доверительного управления участком недр, заключаемого в соответствии со статьей 108 Кодекса;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103)обеспечивает доступ к информации о выданных ими лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z343" w:id="328"/>
-[...15 lines deleted...]
-      103)обеспечивает доступ к информации о выданных ими лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104)организация заседании комиссии и подготовка предварительных документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z344" w:id="329"/>
-[...15 lines deleted...]
-      104)организация заседании комиссии и подготовка предварительных документов:</w:t>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - комиссии по контрактам на добычу общераспространенных полезных ископаемых в Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z345" w:id="330"/>
-[...15 lines deleted...]
-      - комиссии по контрактам на добычу общераспространенных полезных ископаемых в Мангистауской области;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -экспертной комиссии по вопросам недропользования на разведку или добычу общераспространенных полезных ископаемых в области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z346" w:id="331"/>
-[...15 lines deleted...]
-      -экспертной комиссии по вопросам недропользования на разведку или добычу общераспространенных полезных ископаемых в области.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105)принятие мер по осуществлению цифровизации Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z347" w:id="332"/>
-[...15 lines deleted...]
-      105)принятие мер по осуществлению цифровизации Управления;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106)осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z348" w:id="333"/>
-[...15 lines deleted...]
-      106)осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Мангистауской области от 11.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z350" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z354" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z355" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z356" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z357" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z358" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z359" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z360" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z361" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z362" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z363" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z364" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z365" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z366" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z367" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z368" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z369" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z370" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z371" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z372" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z373" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z374" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z375" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z376" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z377" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z378" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z379" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейнеуское коммунальное государственное учреждение по охране лесов и животного мира Управления природных ресурсов и регулирования природопользования Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z380" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самское коммунальное государственное учреждение по охране лесов и животного мира Управления природных ресурсов и регулирования природопользования Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z381" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "Государственный региональный природный парк "Кызылсай" Управления природных ресурсов и регулирования природопользования Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Коммунальное государственное учреждение "Маңғыстау-құм қорганы" Управления природных ресурсов и регулирования природопользования Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным постановлением акимата Мангистауской области от 11.09.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>198</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными постановлением акимата Мангистауской области от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="334"/>
-[...652 lines deleted...]
-    <w:bookmarkEnd w:id="366"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9155,1898 +9931,2292 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="367"/>
+    <w:bookmarkStart w:name="z387" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление строительства, архитектуры и градостроительства Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении  "Управление строительства, архитектуры и градостроительства Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z388" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z388" w:id="368"/>
+    <w:bookmarkStart w:name="z389" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление строительства, архитектуры и градостроительства Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим государственный контроль и надзор в сфере архитектурной, градостроительной и строительной деятельности и осуществляющим руководство в сферах строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z390" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z391" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z392" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z393" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z394" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z395" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z396" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z397" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, почтовый индекс 130000, Мангистауская область, город Актау, микрорайон 14, здание №1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z398" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z399" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z400" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z401" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z402" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...259 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z402" w:id="382"/>
+    <w:bookmarkStart w:name="z403" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z404" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и координация работ по реализации государственной политики в области строительства и архитектурного-строительного контроля в Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z405" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения норм законодательства и градостроительной документации при строительстве, эксплуатации объектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z406" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение государственной архитектурной, градостроительной и строительной политики на подведомственной территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z407" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопущение и своевременное реагирование на нарушения архитектурно-строительных норм и законодательства строящихся объектов на территории Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z408" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства на территории Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z409" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных задач, предусмотренных законодательством Республики Казахстан в сфере строительства и архитектурного-строительного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      достижение целевых индикаторов "Индекс физического объема строительных работ" и "Общая площадь введенных в эксплуатацию жилых зданий", указанный в программе развития Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      осуществление иных задач, предусмотренных законодательством Республики Казахстан в сфере строительства и архитектурного-строительного контроля.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z410" w:id="390"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z411" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z411" w:id="391"/>
-[...15 lines deleted...]
-      1)права:</w:t>
+    <w:bookmarkStart w:name="z412" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z412" w:id="392"/>
-[...15 lines deleted...]
-      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z413" w:id="393"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z414" w:id="394"/>
-[...15 lines deleted...]
-      создавать комиссии в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z415" w:id="395"/>
-[...15 lines deleted...]
-      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z416" w:id="396"/>
-[...15 lines deleted...]
-      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z417" w:id="397"/>
-[...15 lines deleted...]
-      2)обязанности:</w:t>
+    <w:bookmarkStart w:name="z418" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z418" w:id="398"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z419" w:id="399"/>
+    <w:bookmarkStart w:name="z419" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z420" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z420" w:id="400"/>
-[...15 lines deleted...]
-      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z421" w:id="401"/>
-[...15 lines deleted...]
-      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О гражданской защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z422" w:id="402"/>
-[...35 lines deleted...]
-        <w:t>";</w:t>
+    <w:bookmarkStart w:name="z423" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z423" w:id="403"/>
-[...15 lines deleted...]
-      осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) подготовка предложений по разработке методов государственного регулирования строительной, архитектурной и градостроительной деятельности на территории Мангистауской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z424" w:id="404"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка предложении по разработке совершенствованию государственных нормативно-правовых актов по вопросам строительства, архитектуры и градостроительства в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подготовка предложений по разработке комплексных программ социально-экономического развития области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участие в реализации государственной политике в области архитектуры, градостроительства, строительства, развития производственной базы строительной индустрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация работ по реконструкции и капитальному ремонту объектов гражданского и жилищного назначения, разрушенных вследствие чрезвычайных стихийных бедствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организационные и методологическое обеспечение деятельности районных и городских областного значения органов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключение договора подряда на проектирование и строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) финансирование закупок товаров, работ и услуг в соответствии с заключенными договорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение исполнения заключенных договорных обязательств подрядчиками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организация работы по сдаче построенных объектов в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечение кредитование бюджета на проектирование и строительство жилья;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечение учета и возврата средств, выделенных на возвратной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществление функций по организации технического надзора заказчика и авторского надзора разработчиков проектов за процессом строительства на всех этапах строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) координация деятельности по реализации комплексной схемы градостроительного планирования территорий (проекта районной планировки области или ее части), утвержденных в установленном порядке генеральных планов населенных пунктов на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) внесение на рассмотрение областного маслихата проекта генерального плана областного значения с расчетной численностью населения свыше ста тысяч жителей для последующего представления в Правительство Республики Казахстан на утверждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация разработки и представление в Правительство Республики Казахстан на утверждение генеральных планов городов областного значения с расчетной численностью населения свыше ста тысяч жителей, одобренных областным маслихатом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) представление на утверждение областному маслихату комплексных схем градостроительного планирования территории подведомственных административно-территориальных единиц (проектов районной планировки), а также проектов генеральных планов развития городов областного значения с расчетной численность населения до ста тысяч жителей, одобренных городскими маслихатами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) подготовка правовых актов с последующим представлением на утверждение областному маслихату правил благоустройства и инженерного обеспечения территорий, а также правил сохранения и содержания жилищного фонда, иных зданий и сооружений жилищно-гражданского назначения, инженерных коммуникаций, объектов государственного природно-заповедного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) подготовка правовых актов с последующим представлением на утверждение областному маслихату правил создания, содержания и защиты не входящих в лесной фонд Республики Казахстан зеленых насаждений в пределах границ населенных пунктов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленного уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) внесение в областной маслихат предложений, обусловленных градообразующими факторами, по установлению или изменению границ подведомственных административно-территориальных единиц в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) согласование проектов генеральных планов городов областного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) утверждение и реализация градостроительных проектов (проектов детальной планировки, проектов застройки), разрабатываемых для развития утвержденных генеральных планов (комплексной схемы градостроительного планирования, проектов планировки) населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) принятие решений о строительстве, расширении, техническом перевооружении, модернизации, реконструкции,, реставрации и капитальном ремонте строений, зданий, сооружений, инженерных и транспортных коммуникаций, а также об инженерной подготовке территории, благоустройстве и озеленении, консервации строительства незавершенных объектов, проведении комплекса работ по постутилизации объектов областного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ведение учета актов приемки объектов в эксплуатацию, а также объектов (комплексов), вводимых в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) оказание содействия в работе государственных органов архитектурно-строительного контроля и надзора на территории Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) организация проведения комплексной градостроительной экспертизы проектов генеральных планов городов областного значения с расчетной численностью населения до ста тысяч жителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) рассмотрение и утверждение пред проектной и проектной (проектно-сметной) документации на строительство объектов и комплексов, финансируемых за счет местного бюджетного инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) информирование населения о проводимой работе в сфере строительства, архитектуры и градостроительства. Давать разъяснения по вопросам входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) развитие инженерной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разработка регламентов государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) в пределах компетенции составление протоколов об административных правонарушениях, предусмотренных Кодексом Республики Казахстан об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществление взаимодействия и сотрудничества с государственными органами по вопросам, относящимся к их компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) внесение предложении по созданию направления урбанистке с учетом принципов в области экологии, транспортного планирования, культурологии, архитектуры, градостроительства и социологии в целях комплексного планирования развития и застройки населенных пунктов области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) осуществление иных функции предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z425" w:id="405"/>
-[...15 lines deleted...]
-      1) подготовка материалов в акимат области для внесения на рассмотрение областного маслихата проекта генерального плана города областного значения с расчетной численностью населения свыше ста тысяч жителей для последующего представления в Правительство Республики Казахстан на утверждение;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z426" w:id="406"/>
-[...15 lines deleted...]
-      2) разработка и подготовка материалов в акимат области для представления на утверждение в областной маслихат Правил благоустройства территорий городов и населенных пунктов, разработанных на основании типовых правил благоустройства территорий городов и населенных пунктов, утверждаемых уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z427" w:id="407"/>
-[...15 lines deleted...]
-      3) подготовка материалов в акимат области для организации разработки и представление на утверждение в Правительство Республики Казахстан генеральных планов городов областного значения с расчетной численностью населения свыше ста тысяч жителей, одобренных областным маслихатом;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z428" w:id="408"/>
-[...15 lines deleted...]
-      4) подготовка материалов в областной акимат для представления в областной маслихат на утверждения комплексных схем градостроительного планирования территории подведомственных административно-территориальных единиц (проектов районной планировки), а также проектов генеральных планов развития городов областного значения с расчетной численностью населения до ста тысяч жителей, одобренных городскими маслихатами на утверждение;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z429" w:id="409"/>
-[...15 lines deleted...]
-      5) подготовка материалов в областной акимат для внесения в областной маслихат предложений, обусловленных градообразующими факторами, по установлению или изменению границ подведомственных административно-территориальных единиц в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z430" w:id="410"/>
-[...15 lines deleted...]
-      6) координация деятельности по реализации комплексной схемы градостроительного планирования территорий (проекта районной планировки области или ее части), утвержденных в установленном порядке генеральных планов населенных пунктов на территории области;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z431" w:id="411"/>
-[...15 lines deleted...]
-      7) подготовка материалов в областной акимат для согласования проектов генеральных планов городов областного значения;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z432" w:id="412"/>
-[...15 lines deleted...]
-      8) информирование населения о планируемой застройке территории либо иных градостроительных изменениях;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z433" w:id="413"/>
-[...15 lines deleted...]
-      9) организация разработки, утверждении и реализации градостроительных проектов (проектов детальной планировки, проектов застройки), разрабатываемых для развития утвержденных генеральных планов (комплексной схемы градостроительного планирования, проектов планировки) населенных пунктов;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z434" w:id="414"/>
-[...15 lines deleted...]
-      10) подготовка материалов в областной акимат для согласования проектов генеральных планов городов республиканского значения в части их развития за счет территории области, резервных территорий, пригородной зоны, а также иных территорий, законодательно отнесенных к зоне влияния города;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z435" w:id="415"/>
-[...15 lines deleted...]
-      11) организация работ по предоставлению в установленном порядке информации и (или) сведений для внесения в базу данных государственного градостроительного кадастра;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)заключает договоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z436" w:id="416"/>
-[...15 lines deleted...]
-      12) принимает решении о застройке территории, расширении, техническом перевооружении, модернизации, реконструкции (перепланировке, переоборудовании, перепрофилировании), реставрации и капитальном ремонте строений, зданий, сооружений, инженерных и транспортных коммуникаций, а также об инженерной подготовке территории, благоустройстве и озеленении, консервации объектов незавершенного строительства, проведении комплекса работ по постутилизации объектов областного значения;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)выдает доверенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z437" w:id="417"/>
-[...15 lines deleted...]
-      13) развитие инженерной инфраструктуры; </w:t>
+    <w:bookmarkStart w:name="z462" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)открывает банковские счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z438" w:id="418"/>
-[...15 lines deleted...]
-      14) оказание государственной услуги "Выдача разрешения на привлечение денег дольщиков";</w:t>
+    <w:bookmarkStart w:name="z463" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z439" w:id="419"/>
-[...15 lines deleted...]
-      15) ведение учета выданных разрешений на привлечение денег дольщиков;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z440" w:id="420"/>
-[...15 lines deleted...]
-      16) ежеквартально, не позднее 15 числа месяца, следующего за отчетным периодом, представление в уполномоченный орган информацию о выданных разрешениях и привлечение денег дольщиков;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z441" w:id="421"/>
-[...15 lines deleted...]
-      17) осуществление взаимодействия и сотрудничества с государственными органами по вопросам, относящимся к их компетенции;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z442" w:id="422"/>
-[...15 lines deleted...]
-      18) осуществление взаимодействия с участниками долевого участия в жилищном строительстве;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z443" w:id="423"/>
-[...15 lines deleted...]
-      19) оказание государственной услуги "Выдача выписки об учетной записи договора о долевом участии в жилищном строительстве";</w:t>
+    <w:bookmarkStart w:name="z468" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z444" w:id="424"/>
-[...15 lines deleted...]
-      20) внесение предложении по созданию направления урбанистики с учетом принципов в области экологии, транспортного планирования, культурологии, архитектуры, градостроительства и социологии в целях комплексного планирования развития и застройки населенных пунктов области;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z445" w:id="425"/>
-[...497 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="450"/>
+    <w:bookmarkStart w:name="z470" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z471" w:id="451"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z471" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z472" w:id="452"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z472" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z473" w:id="453"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z473" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z474" w:id="454"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z474" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z475" w:id="455"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z475" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z476" w:id="456"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z476" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z477" w:id="457"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z477" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11346,1752 +12516,1862 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z483" w:id="458"/>
+    <w:bookmarkStart w:name="z483" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ  о государственном учреждении  "Управление по вопросам молодежной политики Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении  "Управление по вопросам молодежной политики Мангистауской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z484" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z485" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление информации и общественного развития Мангистауской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющий государственную молодежную политику на территории Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z486" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z487" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z488" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z489" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z490" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z491" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z492" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z493" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, почтовый индекс 130000, Мангистауская область, город Актау, микрорайон 14, здание № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z494" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z495" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z496" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z497" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z498" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z499" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z500" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)защита прав и законных интересов молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z501" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)вовлечение молодежи в социально-экономическую и общественно-политическую жизнь страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z502" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)иные задачи в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z503" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z504" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z505" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z506" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z507" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать комиссии в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z508" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд, предъявлять иски в целях защиты прав и интересов Управления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z484" w:id="459"/>
+    <w:bookmarkStart w:name="z509" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z510" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z511" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z512" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z513" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан и акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z514" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z515" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z516" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять координацию и контроль деятельности подведомственных организаций Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает соответствующие меры по цифровизации и обеспечению информационной безопасности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата Мангистауской области от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z517" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z518" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)реализация государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z519" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)обеспечение проведения мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z520" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)обеспечение предоставления технического и профессионального, послесреднего образования, а также повышение квалификации для временно неустроенной молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z521" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)обеспечение реализации политики занятости и трудоустройства молодежи, организация мониторинга рынка труда и практики трудоустройства молодых специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z522" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)содействие развитию волонтерской деятельности молодежи и молодежного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z523" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)создание молодежных ресурсных центров, обеспечение и координация их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z524" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам государственной молодежной политики, культуры, средств массовой информации и по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z525" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)осуществление формирования, мониторинга реализации и оценку результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z526" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)осуществление разъяснительной работы по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z527" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10)осуществление комплекса мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных молодежных творческих коллективов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z528" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)осуществление разъяснительной работы среди молодежи по укреплению межконфессионального согласия и религиозной толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z529" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)обеспечение проведения регионального форума молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z530" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)принятие мер по укреплению казахстанского патриотизма, межконфессионального согласия и межэтнической толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z531" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14)создание, организация, обеспечение молодежных трудовых отрядов, а также проведение мониторинга их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z532" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15)обеспечение проведения мероприятий по реализации индекса развития молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z533" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16)разработка и реализация за счет бюджета программы по предоставлению льготного арендного жилья без права выкупа и (или) приватизации для молодежи с учетом приоритетов развития области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z534" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17)осуществление иных функции предусмотренных законодательством Республики Казахстан..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z535" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z498" w:id="473"/>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z536" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z537" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z538" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z539" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z540" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z541" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z542" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z543" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает соблюдение гендерного баланса при выдвижении мужчин и женщин на руководящие должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z544" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z545" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z546" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z547" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z548" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z549" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z550" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z551" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z552" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z553" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z554" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z555" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z556" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z557" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...679 lines deleted...]
-      15)обеспечение проведения мероприятий по реализации индекса развития молодежи;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z533" w:id="508"/>
-[...15 lines deleted...]
-      16)разработка и реализация за счет бюджета программы по предоставлению льготного арендного жилья без права выкупа и (или) приватизации для молодежи с учетом приоритетов развития области;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z534" w:id="509"/>
-[...15 lines deleted...]
-      17)осуществление иных функции предусмотренных законодательством Республики Казахстан..</w:t>
+    <w:bookmarkStart w:name="z559" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z535" w:id="510"/>
+    <w:bookmarkStart w:name="z560" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z561" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z562" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...39 lines deleted...]
-      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z538" w:id="513"/>
-[...15 lines deleted...]
-      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z563" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z539" w:id="514"/>
-[...15 lines deleted...]
-      19. Полномочия первого руководителя Управления:</w:t>
+    <w:bookmarkStart w:name="z564" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z540" w:id="515"/>
-[...15 lines deleted...]
-      1) организует и руководит деятельностью Управления;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "Молодежный ресурсный центр Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z541" w:id="516"/>
-[...494 lines deleted...]
-    <w:bookmarkEnd w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>