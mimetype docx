--- v0 (2025-11-10)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e1fea1" w14:textId="6e1fea1">
+    <w:p w14:paraId="c1364c1" w14:textId="c1364c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О создании государственного учреждения "Управление ветеринарии Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мангистауской области от 11 февраля 2025 года № 29</w:t>
+        <w:t>Постановление акимата Мангистауской области от 11 февраля 2025 года № 29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -191,52 +191,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Создать государственное учреждение "Управление ветеринарии Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2.Утвердить прилагаемое Положение о государственном учреждении "Управление ветеринарии Мангистауской области".</w:t>
+        <w:t xml:space="preserve">
+      2.Утвердить прилагаемое </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение о государственном учреждении "Управление ветеринарии Мангистауской области"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.Государственному учреждению "Управление финансов Мангистауской области" внести соответствующие изменение и дополнение в Реестр государственных предприятий и учреждений, юридических лиц с участием государства в уставном капитале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
@@ -541,331 +561,139 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено</w:t>
+              <w:t xml:space="preserve">Утверждено </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">постановлением </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановлением акимата</w:t>
+              <w:t xml:space="preserve">акимата </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">Мангистауской области </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мангистауской области</w:t>
+              <w:t xml:space="preserve">от "11" февраля 2025 года </w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Управление ветеринарии Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление ветеринарии Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -898,52 +726,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Управление не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3.Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+        <w:t xml:space="preserve">
+      3.Управление осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстана и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
@@ -1019,51 +867,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 23, здание №14, почтовый индекс 130001.</w:t>
+      9.Местонахождение юридического лица: Республика Казахстан, Мангистауская область, город Актау, микрорайон 23, здание № 14, почтовый индекс 130001.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
@@ -1596,52 +1444,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление работ по организации, планированию и обеспечению выполнения мероприятий мобилизационной подготовки в пределах компетенции Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      обеспечить исполнение требований, предусмотренных Законом РК "О гражданской защите";</w:t>
+        <w:t xml:space="preserve">
+      обеспечить исполнение требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК "О гражданской защите";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль деятельности подведомственных организаций Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
@@ -1756,52 +1624,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)лицензирование ветеринарно-санитарной экспертизы продукции и сырья животного происхождения в соответствии с законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6)прием уведомлений от физических и юридических лиц о начале или прекращении осуществления предпринимательской деятельности в области ветеринарии, а также ведение государственного электронного реестра разрешений и уведомлений в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
+        <w:t xml:space="preserve">
+      6)прием уведомлений от физических и юридических лиц о начале или прекращении осуществления предпринимательской деятельности в области ветеринарии, а также ведение государственного электронного реестра разрешений и уведомлений в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)организация строительства, реконструкции скотомогильников (биотермических ям) и обеспечение их содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
@@ -2911,108 +2799,314 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24.Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальное государственное учреждение "Актауская городская ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммунальное государственное учреждение "Жанаозенская городская ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммунальное государственное учреждение "Каракиянская районная ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммунальное государственное учреждение "Мунайлинская районная ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммунальное государственное учреждение "Тупкараганская районная ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коммунальное государственное учреждение "Мангистауская районная ветеринарная станция" управления ветеринарии Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммунальное государственное учреждение "Бейнеуская районная ветеринарная станция" управления ветеринарии Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции постановления акимата Мангистауской области от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3338,31 +3432,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>