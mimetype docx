--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b08f607" w14:textId="b08f607">
+    <w:p w14:paraId="1e53d99" w14:textId="1e53d99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О создании государственного учреждения "Управление водных ресурсов и ирригации Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мангистауской области от 11 февраля 2025 года № 28</w:t>
+        <w:t>Постановление акимата Мангистауской области от 11 февраля 2025 года № 28.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -212,91 +212,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Некоторые вопросы Единой бюджетной классификации Республики Казахстан", постановления акимата Мангистауской области от 16 января 2025 года № 11-02/09 "О внесении изменении в постановление акимата Мангистауской области от 1 июля 2013 года № 187 "О структуре местного государственного управления Мангистауской области" акимат Мангистауской области акимат Мангистауской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.Создать государственное учреждение "Управление водных ресурсов и ирригации Мангистауской области" путем выделения из государственного учреждения "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области". </w:t>
+      1. Создать государственное учреждение "Управление водных ресурсов и ирригации Мангистауской области" путем выделения из государственного учреждения "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2.Утвердить Положение о государственном учреждении "Управление водных ресурсов и ирригации Мангистауской области", согласно приложению к настоящему постановлению.</w:t>
+        <w:t xml:space="preserve">
+      2. Утвердить Положение о государственном учреждении "Управление водных ресурсов и ирригации Мангистауской области", согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.Государственному учреждению "Аппарат акима Мангистауской области" обеспечить передачу функции, полномочия и штатные единицы:</w:t>
+      3. Государственному учреждению "Аппарат акима Мангистауской области" обеспечить передачу функции, полномочия и штатные единицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного учреждения "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области" - в области управления водохозяйственными сооружениями, находящимися в коммунальной собственности, осуществления мер по их защите, ведение учета водохозяйственных сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
@@ -312,211 +332,211 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственного учреждения "Управление природных ресурсов и регулирования природопользования Мангистауской области" - в области осуществление мер по установлению водоохранных зон, полос водных объектов и зон санитарной охраны вод и источников питьевого водоснабжения, реализации государственной политики в области охраны водного фонда, водоснабжения и водоотведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.Государственному учреждению "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области" в месячный срок со дня подписания настоящего постановления передать право управления товариществом с ограниченной ответственностью "Опреснительный завод "Каспий" государственному учреждению "Управление водных ресурсов и ирригации Мангистауской области".</w:t>
+      4. Государственному учреждению "Управление энергетики и жилищно-коммунального хозяйства Мангистауской области" в месячный срок со дня подписания настоящего постановления передать право управления товариществом с ограниченной ответственностью "Опреснительный завод "Каспий" государственному учреждению "Управление водных ресурсов и ирригации Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.Государственному учреждению "Управление водных ресурсов и ирригации Мангистауской области" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      5. Государственному учреждению "Управление водных ресурсов и ирригации Мангистауской области" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)государственную регистрацию вышеуказанного Положения в органах юстиции;</w:t>
+      1) государственную регистрацию вышеуказанного Положения в органах юстиции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Мангистауской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Мангистауской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)размещение настоящего постановления на интернет-ресурсе акимата Мангистауской области после его официального опубликования;</w:t>
+      3) размещение настоящего постановления на интернет-ресурсе акимата Мангистауской области после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4)принятие иных мер по реализации настоящего постановления.</w:t>
+      4) принятие иных мер по реализации настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.Государственному учреждению "Управление финансов Мангистауской области" внести соответствующее дополнение в Реестр государственных предприятий и учреждений, юридических лиц с участием государства в уставном капитале.</w:t>
+      6. Государственному учреждению "Управление финансов Мангистауской области" внести соответствующее дополнение в Реестр государственных предприятий и учреждений, юридических лиц с участием государства в уставном капитале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Мангистауской области.</w:t>
+      7. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
+      8. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -681,266 +701,122 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено</w:t>
+              <w:t xml:space="preserve">Утверждено </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">постановлением акимата </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановлением акимата</w:t>
+              <w:t xml:space="preserve">Мангистауской области </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...83 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28 от "11" февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении  "Управление водных ресурсов и ирригации Мангистауской области"</w:t>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о государственном учреждении "Управление водных ресурсов и ирригации Мангистауской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1232,131 +1108,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)реализация государственной политики в области использования и охраны водного фонда, водоснабжения и водоотведения;</w:t>
+      1) реализация государственной политики в области использования и охраны водного фонда, водоснабжения и водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)сохранение, рациональное использование и восстановление водных ресурсов;</w:t>
+      2) сохранение, рациональное использование и восстановление водных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)сохранение водного фонда.</w:t>
+      3) сохранение водного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)права:</w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
@@ -1452,51 +1328,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)обязанности:</w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
@@ -1692,1142 +1568,1526 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)осуществление мер по установлению водоохранных зон, полос и зон санитарной охраны источников питьевого водоснабжения по согласованию с бассейновыми инспекциями по регулированию использования и охране водных ресурсов, государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      1) осуществление мер по установлению водоохранных зон, полос и зон санитарной охраны источников питьевого водоснабжения по согласованию с бассейновыми инспекциями по регулированию использования и охране водных ресурсов, государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)внесение предложений в акимат области по установлению режима и особых условий хозяйственного использования водоохранных зон и полос по согласованию с бассейновыми водохозяйственными управлениями;</w:t>
+      2) внесение предложений в акимат области по установлению режима и особых условий хозяйственного использования водоохранных зон и полос по согласованию с бассейновыми водохозяйственными управлениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3)в пределах своей компетенции организация предоставления водных объектов в обособленное или совместное пользование на конкурсной основе в порядке, установленном уполномоченным органом;</w:t>
+      3) в пределах своей компетенции организация предоставления водных объектов в обособленное или совместное пользование на конкурсной основе в порядке, установленном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4)принятие участия в работе бассейновых советов и бассейновом соглашении, внесение на рассмотрение бассейновых советов предложений по рациональному использованию и охране водных объектов, изучение рекомендаций бассейновых советов, принятие мер по их реализации;</w:t>
+      4) принятие участия в работе бассейновых советов и бассейновом соглашении, внесение на рассмотрение бассейновых советов предложений по рациональному использованию и охране водных объектов, изучение рекомендаций бассейновых советов, принятие мер по их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5)разработка ставок платы за пользование водными ресурсами поверхностных источников;</w:t>
+      5) разработка ставок платы за пользование водными ресурсами поверхностных источников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6)управляют водохозяйственными сооружениями, находящимися в коммунальной собственности, осуществляют меры по их защите;</w:t>
+      6) управляют водохозяйственными сооружениями, находящимися в коммунальной собственности, осуществляют меры по их защите;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7)ведение учета водохозяйственных сооружений, находящихся в государственной собственности, при обнаружении бесхозяйных водохозяйственных сооружений проводят процедуры, предусмотренные гражданским законодательством Республики Казахстан;</w:t>
+      7) ведение учета водохозяйственных сооружений, находящихся в государственной собственности, при обнаружении бесхозяйных водохозяйственных сооружений проводят процедуры, предусмотренные гражданским законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8)реализация государственной политики в области использования и охраны водного фонда, водоснабжения и водоотведения;</w:t>
+      8) реализация государственной политики в области использования и охраны водного фонда, водоснабжения и водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9)участие в работе бассейновых советов и бассейновом соглашении, вносят на рассмотрение бассейновых советов предложения по рациональному использованию и охране водных объектов, водоснабжению, водоотведению населенных пунктов, изучают рекомендации бассейновых советов, принимают меры по их реализации;</w:t>
+      9) участие в работе бассейновых советов и бассейновом соглашении, вносят на рассмотрение бассейновых советов предложения по рациональному использованию и охране водных объектов, водоснабжению, водоотведению населенных пунктов, изучают рекомендации бассейновых советов, принимают меры по их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10)обеспечение реализацию мероприятий по рациональному использованию и охране водных объектов, водоснабжению, водоотведению населенных пунктов, в том числе по гидромелиорации земель, обеспечению безопасности водохозяйственных систем и сооружений;</w:t>
+      10) обеспечение реализацию мероприятий по рациональному использованию и охране водных объектов, водоснабжению, водоотведению населенных пунктов, в том числе по гидромелиорации земель, обеспечению безопасности водохозяйственных систем и сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11)решение вопросов обеспечения безопасности водохозяйственных систем и сооружений на соответствующих территориях;</w:t>
+      11) решение вопросов обеспечения безопасности водохозяйственных систем и сооружений на соответствующих территориях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12)проводит работы по реконструкции и строительству обьектов водоснабжения и водоотведения;</w:t>
+      12) проводит работы по реконструкции и строительству обьектов водоснабжения и водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13)принимает решения о строительстве, расширении, техническом перевооружении, модернизации, реконструкции, реставрации и капитальном ремонте строений, зданий, сооружений, инженерных коммуникаций;</w:t>
+      13) принимает решения о строительстве, расширении, техническом перевооружении, модернизации, реконструкции, реставрации и капитальном ремонте строений, зданий, сооружений, инженерных коммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14)предоставляет расчеты и согласовывает нормы потребления коммунальных услуг по водоснабжению, водоотведению для потребителей, не имеющих приборов учета;</w:t>
+      14) предоставляет расчеты и согласовывает нормы потребления коммунальных услуг по водоснабжению, водоотведению для потребителей, не имеющих приборов учета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15)предоставление в уполномоченный орган в области коммунального хозяйства информацию об утверждении перечня особо важных локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, в том числе при внесении в него изменений и (или) дополнений;</w:t>
+      15) предоставление в уполномоченный орган в области коммунального хозяйства информацию об утверждении перечня особо важных локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, в том числе при внесении в него изменений и (или) дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16)реализация мероприятий по субсидированию стоимости услуг по подаче питьевой воды из особо важных групповых и локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, по перечням, утвержденным соответственно уполномоченным органом или местными исполнительным органом области; </w:t>
+      16) реализация мероприятий по субсидированию стоимости услуг по подаче питьевой воды из особо важных групповых и локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, по перечням, утвержденным соответственно уполномоченным органом или местными исполнительным органом области; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
-[...15 lines deleted...]
-      17)организует и проводит поисково-разведочные работы на подземные воды для населенных пунктов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) исключен постановлением акимата Мангистауской области от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) согласовывает и вносит изменения совместно с уполномоченным органом изменения в инвестиционную программу субъектов естественной монополии, по водоснабжению включенного в местный раздел Государственного регистра субъектов естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
-[...15 lines deleted...]
-      18)согласовывает и вносит изменения совместно с уполномоченным органом изменения в инвестиционную программу субъектов естественной монополии, по водоснабжению включенного в местный раздел Государственного регистра субъектов естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) согласовывает анализ информации об исполнении инвестиционной программы (проекта) субъекта естественной монополии по водоснабжению, включенного в местный раздел Государственного регистра субъектов естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      19)согласовывает анализ информации об исполнении инвестиционной программы (проекта) субъекта естественной монополии по водоснабжению, включенного в местный раздел Государственного регистра субъектов естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) вносит предложения по разработке комплексных программ по социально-экономическому развитию области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...15 lines deleted...]
-      20)вносит предложения по разработке комплексных программ по социально-экономическому развитию области;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществление информирование населения о состоянии водных объектов, систем водоснабжения и водоотведения, находящихся на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      21)осуществление информирование населения о состоянии водных объектов, систем водоснабжения и водоотведения, находящихся на соответствующей территории;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разработка и внесение предложений в акимат области для представления на утверждение в областной маслихат размер платы за один кубический метр поданной питьевой воды населению из особо важных групповых и локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, по перечням, утвержденным соответственно уполномоченным органом или местными исполнительным органом области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...15 lines deleted...]
-      22)разработка и внесение предложений в акимат области для представления на утверждение в областной маслихат размер платы за один кубический метр поданной питьевой воды населению из особо важных групповых и локальных систем водоснабжения, являющихся безальтернативными источниками питьевого водоснабжения, по перечням, утвержденным соответственно уполномоченным органом или местными исполнительным органом области;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) регистрация водопользования в порядке, установленном уполномоченным органом, при наличии положительного заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
-[...15 lines deleted...]
-      23)регистрация водопользования в порядке, установленном уполномоченным органом, при наличии положительного заключения уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка проекта правил забора воды из поверхностных и подземных водных объектов при нецентрализованном питьевом водоснабжении населения и внесение предложений в акимат области по предоставлению на утверждение в областной маслихат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
-[...15 lines deleted...]
-      24)разработка проекта правил забора воды из поверхностных и подземных водных объектов при нецентрализованном питьевом водоснабжении населения и внесение предложений в акимат области по предоставлению на утверждение в областной маслихат;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществление иных полномочий в соответствии действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
-[...15 lines deleted...]
-      25)осуществление иных полномочий в соответствии действующим законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) создание и внедрение инженерных систем защиты населенных пунктов, промышленных объектов, сельскохозяйственных угодий, объектов транспортной инфраструктуры, опасных производственных объектов с целью переброски и (или) перераспределения источников пополнения подземных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) реализация государственной политики в сфере использования и охраны водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление мероприятий по установлению зон и округов санитарной охраны источников водоснабжения, согласованных с бассейновыми инспекциями по регулированию использования и охране водных ресурсов и уполномоченным государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществление мероприятий по установлению режима и особых условий хозяйственного использования зон и округов охраны водных ресурсов, согласованных с бассейновыми инспекциями по регулированию использования и охране водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществление мероприятий по предоставлению в обособленное или совместное пользование водных объектов на конкурсной основе в порядке, установленном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) участвует в работе бассейновых советов и бассейновом соглашении, вносит на рассмотрение бассейновых советов предложения по рациональному использованию и охране водных объектов, водоснабжению населенных пунктов, переброске водных ресурсов; рассматривает предложения бассейновых советов и принимает меры по их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разработка размеров платы за пользование водными ресурсами из поверхностных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) управляет сооружениями водного хозяйства, находящимися в коммунальной собственности, и осуществляет мероприятия по их охране;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) ведет учет сооружений водного хозяйства, находящихся в государственной собственности; в случае обнаружения бесхозяйных сооружений водного хозяйства осуществляет процедуры, предусмотренные гражданским законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) обеспечение реализации мероприятий по рациональному использованию и охране водных объектов, водоснабжению населенных пунктов, переброске водных ресурсов, в том числе по гидромелиорации земель, обеспечению безопасности водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществление работ по бурению подземных скважин для целей питьевого и технического водоснабжения, а также для направлений сельского хозяйства, рыбоводства, растениеводства и лечебно-курортного направления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Мангистауской области от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и руководит деятельностью Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несет персональную ответственность за выполнение возложенных на Управление задач и функций, поручений акима области и курирующего заместителя акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей учреждений, находящихся в ведении Управления в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) без доверенности действует от имени Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет интересы Управления в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) издает в пределах своей компетенции приказы и дает указания, обязательные для исполнения всеми работниками Управления, а также первых руководителей учреждений, находящихся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, а также руководителей учреждений, находящихся в ведении Управления в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает меры по усилению противодействия явлениям коррупции и несет персональную ответственность за нарушение антикоррупционного законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) несет ответственность за планирование, обоснование, реализацию и достижение результатов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) несет персональную ответственность за финансово-хозяйственную деятельность и сохранность переданного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и акиматом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с не запрещающим законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...399 lines deleted...]
-      20.Первый руководитель определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управление формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы) , приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22.Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...79 lines deleted...]
-      23.Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24.Реорганизация и упразднение Управление осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Исключен постановлением акимата Мангистауской области от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>