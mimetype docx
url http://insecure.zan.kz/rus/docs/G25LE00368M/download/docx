--- v0 (2026-03-08)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48ccdb0" w14:textId="48ccdb0">
+    <w:p w14:paraId="68c8b20" w14:textId="68c8b20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа Кармакшы на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кармакшинского районного маслихата Кызылординской области от 23 декабря 2025 года № 368</w:t>
+        <w:t>Решение Кармакшинского районного маслихата Кызылординской области от 23 декабря 2025 года № 368.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,50 +251,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -361,656 +348,832 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z48" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 92 654 тысяч тенге, в том числе:</w:t>
+      1) доходы – 95 937,3 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z49" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 5 670 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z50" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 28 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z51" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z52" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 86 956 тысяч тенге;</w:t>
+      поступления трансфертов – 90 239,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z53" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 92 654 тысяч тенге;</w:t>
+      2) затраты – 96 631 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z54" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z55" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z56" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z57" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0;</w:t>
+      приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства - 0;</w:t>
+      поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -693,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z61" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 693,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0;</w:t>
+      поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов - 0;</w:t>
+      погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0.</w:t>
+      используемые остатки бюджетных средств – 693,7 мың теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в 2026 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 84 019 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в 2027 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 85 117 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть, что в 2028 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 85 902 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2026 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2027 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2028 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из областного бюджета в 2025 году в районный бюджет в сумме 0,4 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 7- 1 в соответствии с  решением Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из районного бюджета в 2025 году в районный бюджет в сумме 0,1 тысяч тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 7- 2 в соответствии с  решением Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1026,149 +1189,11108 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Кармакшинского </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">районного маслихата </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Председатель Кармакшинского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">районного маслихата </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ә.Қошалақов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кармакшинского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специфика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95937,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от сдачи в аренду имущества, находящегося в собственности государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90239,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90239,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90239,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41199,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41199,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41199,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41199,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12013,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12013,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12013,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8921,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-693,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+693,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+693,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+693,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободный остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+693,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1214,113 +12336,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 2 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2056,51 +13178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92654</w:t>
+94258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2234,51 +13356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5670</w:t>
+5934</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2412,51 +13534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
+2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2590,51 +13712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
+2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2768,51 +13890,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3365</w:t>
+3524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2946,51 +14068,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
+81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3124,51 +14246,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3302,51 +14424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3150</w:t>
+3300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3480,51 +14602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3658,51 +14780,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3836,51 +14958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4014,51 +15136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4192,51 +15314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4370,51 +15492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4726,51 +15848,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86956</w:t>
+88294</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4904,51 +16026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86956</w:t>
+88294</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5082,51 +16204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86956</w:t>
+88294</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5794,51 +16916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92654</w:t>
+94258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6003,51 +17125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40822</w:t>
+41566</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6212,51 +17334,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40822</w:t>
+41566</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6421,51 +17543,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40822</w:t>
+41566</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6630,51 +17752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40822</w:t>
+41566</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6839,51 +17961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8414</w:t>
+8834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7048,51 +18170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8414</w:t>
+8834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7257,51 +18379,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8414</w:t>
+8834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7466,51 +18588,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3092</w:t>
+3247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7675,51 +18797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5322</w:t>
+5587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7884,51 +19006,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43418</w:t>
+43858</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8093,51 +19215,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43418</w:t>
+43858</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8302,51 +19424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43418</w:t>
+43858</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8511,51 +19633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43418</w:t>
+43858</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10784,57 +21906,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10868,113 +21983,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11710,51 +22825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94258</w:t>
+95372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11888,51 +23003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5934</w:t>
+6248</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12066,51 +23181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2300</w:t>
+2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12244,51 +23359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2300</w:t>
+2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12422,51 +23537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3524</w:t>
+3733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12600,51 +23715,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
+85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12778,51 +23893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12956,51 +24071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3300</w:t>
+3500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13134,51 +24249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13312,51 +24427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13490,51 +24605,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13668,51 +24783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13846,51 +24961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14024,51 +25139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14380,51 +25495,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88294</w:t>
+89091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14558,51 +25673,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88294</w:t>
+89091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14736,51 +25851,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88294</w:t>
+89091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15448,51 +26563,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94258</w:t>
+95372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15657,51 +26772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41566</w:t>
+41900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15866,51 +26981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41566</w:t>
+41900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16075,51 +27190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41566</w:t>
+41900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16284,51 +27399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41566</w:t>
+41900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16493,51 +27608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8834</w:t>
+9275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16702,51 +27817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8834</w:t>
+9275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16911,51 +28026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8834</w:t>
+9275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17120,51 +28235,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3247</w:t>
+3409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17329,51 +28444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5587</w:t>
+5866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17538,51 +28653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43858</w:t>
+44197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17747,51 +28862,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43858</w:t>
+44197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17956,51 +29071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43858</w:t>
+44197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18165,51 +29280,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43858</w:t>
+44197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20438,57 +31553,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20522,9767 +31630,167 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2028 год</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...9636 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2026 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 387</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30352,70 +31860,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30496,51 +32002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 937,0</w:t>
+6 220,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30754,240 +32260,480 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На документацию электр оборудования КТПН 10/0,4кВ в сельском округе Кармакшы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+377,3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+На установку 4 штуки камеров видеонаблюдения по улицам сельского округа Кармакшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 906,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 937,0</w:t>
+6 220,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -31067,68 +32813,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2027 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31198,70 +32944,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="27"/>
+          <w:bookmarkStart w:name="z44" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31671,57 +33417,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 177,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31800,68 +33539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2028 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31931,70 +33670,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="29"/>
+          <w:bookmarkStart w:name="z47" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32474,55 +34213,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>