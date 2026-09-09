--- v1 (2026-06-05)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68c8b20" w14:textId="68c8b20">
+    <w:p w14:paraId="d824ccb" w14:textId="d824ccb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -252,68 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Кармакшы на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -348,668 +331,687 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 95 937,3 тысяч тенге, в том числе:</w:t>
+      1) доходы – 97 737,3 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z49" w:id="2"/>
+    <w:bookmarkStart w:name="z67" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 5 670 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z50" w:id="3"/>
+    <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 28 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z51" w:id="4"/>
+    <w:bookmarkStart w:name="z69" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z52" w:id="5"/>
+    <w:bookmarkStart w:name="z70" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступления трансфертов – 90 239,3 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 90 239,3 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z53" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) затраты – 96 631 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      2) затраты – 98 431 тысяч тенге </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z54" w:id="7"/>
+    <w:bookmarkStart w:name="z54" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z55" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z55" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z56" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z56" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z57" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z57" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z58" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z58" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z59" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z59" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z60" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -693,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z61" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z61" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) финансирование дефицита (использование профицита) бюджета – 693,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z62" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z62" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z63" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z63" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z64" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z64" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 693,7 мың теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 387</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); с изменениями, внесенными решением Кармакшинского районного маслихата Кызылординской области от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в 2026 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 84 019 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть, что в 2027 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 85 117 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть, что в 2028 году объем бюджетной субвенций, передаваемый из районного бюджета в бюджет сельского округа Кармакшы установлен в размере 85 902 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2026 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2027 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Утвердить целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2028 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из областного бюджета в 2025 году в районный бюджет в сумме 0,4 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1454,61 +1456,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Кармакшы на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 387</w:t>
+        <w:t>№ 418</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2256,51 +2258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95937,3</w:t>
+97737,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2434,51 +2436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5670</w:t>
+7470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2612,51 +2614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
+3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2790,51 +2792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
+3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2968,51 +2970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3365</w:t>
+4165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3502,51 +3504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3150</w:t>
+3950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5994,51 +5996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96631</w:t>
+98431</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6203,51 +6205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41199,3</w:t>
+42249,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6412,51 +6414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41199,3</w:t>
+42249,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6621,51 +6623,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41199,3</w:t>
+42249,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6830,469 +6832,469 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41199,3</w:t>
+41459,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-12013,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-12013,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12763,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7312,196 +7314,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-12013,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12763,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7553,164 +7555,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3092</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12763,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7803,50 +7805,259 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3092</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7875,51 +8086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8921,2</w:t>
+9671,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31675,84 +31886,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2026 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32813,68 +33008,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2027 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32944,70 +33139,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="30"/>
+          <w:bookmarkStart w:name="z44" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33539,68 +33734,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете сельского округа Кармакшы на 2028 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33670,70 +33865,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="32"/>
+          <w:bookmarkStart w:name="z47" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34213,55 +34408,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34587,31 +34782,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>