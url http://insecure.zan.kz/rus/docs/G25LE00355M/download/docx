--- v0 (2026-03-06)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="482794e" w14:textId="482794e">
+    <w:p w14:paraId="3bbd8f1" w14:textId="3bbd8f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете поселка Жосалы на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кармакшинского районного маслихата Кызылординской области от 23 декабря 2025 года № 355</w:t>
+        <w:t>Решение Кармакшинского районного маслихата Кызылординской области от 23 декабря 2025 года № 355.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,50 +251,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кармакшинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -361,596 +348,772 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z45" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 408 177 тысяч тенге, в том числе:</w:t>
+      1) доходы – 547 785,8 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z46" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 239 090 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z47" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 150 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z48" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 9 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z49" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 159 937 тысяч тенге;</w:t>
+      поступления трансфертов – 299 545,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z50" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 408 177 тысяч тенге;</w:t>
+      2) затраты – 574 929,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z51" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z52" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z53" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z54" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z55" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z56" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z57" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -27 144 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z58" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета– 0;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 27 144 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z59" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z60" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z61" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств –0.</w:t>
+      используемые остатки бюджетных средств – 27 144 тыс. теңге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2026 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2027 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Утвердить целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2028 год за счет районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из областного бюджета в 2025 году в районный бюджет в сумме 2 804,1 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 4-1 в соответствии с решением Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 379 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Предусмотреть возврат неиспользованных (недоиспользованных) целевых трансфертов, выделенных из районного бюджета в 2025 году в районный бюджет в сумме 2 463,9 тысяч тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 4-2 в соответствии с решением Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 379 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -966,149 +1129,12118 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Кармакшинского </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">районного маслихата </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Председатель Кармакшинского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">районного маслихата </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ә.Қошалақов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кармакшинского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+547785,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178736,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+178736,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59298,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от сдачи в аренду имущества, находящегося в собственности государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299545,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299545,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299545,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+574929,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177482,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177482,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177482,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176764,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+376421,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+376421,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+376421,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+331416,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-27144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободный остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27144</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1154,113 +13286,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 2 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1845,51 +13977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-408177</w:t>
+267668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2023,51 +14155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239090</w:t>
+243664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2201,51 +14333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-175122</w:t>
+178134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2379,51 +14511,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-175122</w:t>
+178134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2557,51 +14689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62913</w:t>
+64380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2735,51 +14867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2100</w:t>
+2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2913,51 +15045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2513</w:t>
+2700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3091,51 +15223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57500</w:t>
+58600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3269,51 +15401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800</w:t>
+880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3447,51 +15579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1055</w:t>
+1150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3625,51 +15757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500</w:t>
+550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3803,51 +15935,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-555</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3981,51 +16113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4159,51 +16291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4337,51 +16469,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+170</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4515,51 +16647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+10500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4693,51 +16825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+10500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4871,51 +17003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+10500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5049,51 +17181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159937</w:t>
+13334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5227,51 +17359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159937</w:t>
+13334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5405,51 +17537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159937</w:t>
+13334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6117,51 +18249,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-408177</w:t>
+267668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6326,51 +18458,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148957</w:t>
+149462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6535,51 +18667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148957</w:t>
+149462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6744,51 +18876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148957</w:t>
+149462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6953,51 +19085,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148957</w:t>
+149462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7162,51 +19294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250220</w:t>
+108756</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7371,51 +19503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250220</w:t>
+108756</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7580,51 +19712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-250220</w:t>
+108756</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7789,51 +19921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30000</w:t>
+31500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7998,51 +20130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15005</w:t>
+15755</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8207,51 +20339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-205215</w:t>
+61501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8416,51 +20548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+9450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8625,51 +20757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+9450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8834,51 +20966,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+9450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9043,51 +21175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9000</w:t>
+9450</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10715,188 +22847,192 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-Поступление займов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10920,57 +23056,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11125,673 +23265,50 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...621 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11931,57 +23448,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12015,113 +23525,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12706,51 +24216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-267668</w:t>
+274128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12884,51 +24394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-243664</w:t>
+247478</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13062,51 +24572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178134</w:t>
+180023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13240,51 +24750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178134</w:t>
+180023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13418,51 +24928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64380</w:t>
+66200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13596,51 +25106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2200</w:t>
+2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13774,51 +25284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2700</w:t>
+2950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13952,51 +25462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58600</w:t>
+60000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14130,51 +25640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-880</w:t>
+950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14308,51 +25818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1150</w:t>
+1255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14486,51 +25996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-550</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14664,51 +26174,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+655</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14842,51 +26352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170</w:t>
+190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15020,51 +26530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170</w:t>
+190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15198,51 +26708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170</w:t>
+190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15376,51 +26886,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10500</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15554,51 +27064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10500</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15732,51 +27242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10500</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15910,51 +27420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13334</w:t>
+13460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16088,51 +27598,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13334</w:t>
+13460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16266,51 +27776,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13334</w:t>
+13460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16978,51 +28488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-267668</w:t>
+274128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17187,51 +28697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149462</w:t>
+151044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17396,51 +28906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149462</w:t>
+151044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17605,51 +29115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149462</w:t>
+151044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17814,51 +29324,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149462</w:t>
+151044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18023,51 +29533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108756</w:t>
+113161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18232,51 +29742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108756</w:t>
+113161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18441,51 +29951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108756</w:t>
+113161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18650,51 +30160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31500</w:t>
+33075</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18859,51 +30369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15755</w:t>
+16543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19068,51 +30578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61501</w:t>
+63543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19277,51 +30787,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9450</w:t>
+9923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19486,51 +30996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9450</w:t>
+9923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19695,51 +31205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9450</w:t>
+9923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19904,51 +31414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9450</w:t>
+9923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22177,57 +33687,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22261,10359 +33764,167 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кармакшинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет поселка Жосалы на 2028 год</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...10228 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2026 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции решения Кармакшинского районного маслихата Кызылординской области от 19.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32683,70 +33994,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32827,51 +34136,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159937,0</w:t>
+299 545,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32940,89 +34249,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11982,0</w:t>
+11 982,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -33049,92 +34362,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2229,0</w:t>
+2 229,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33162,62 +34475,738 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145726,0</w:t>
+197 109,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На устройство пешеходной дорожки по улице Балкы Базар в поселке Жосалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 904,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На устройство пешеходной дорожки по улице Ораз Ахун в поселке Жосалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 452,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На устройство спортивной площадки улицы Койшыбаев в поселке Жосалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 829,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На текущий ремонт находящего на балансе здания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 039,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299 545,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -33297,68 +35286,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2027 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33428,70 +35417,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="24"/>
+          <w:bookmarkStart w:name="z41" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33691,57 +35680,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13334,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33820,68 +35802,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты, предусмотренные в бюджете поселка Жосалы на 2028 год за счет районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33951,70 +35933,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="26"/>
+          <w:bookmarkStart w:name="z44" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34284,55 +36266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>