--- v0 (2026-03-19)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="325c376" w14:textId="325c376">
+    <w:p w14:paraId="e2102f5" w14:textId="e2102f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа Шакен на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 538</w:t>
+        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 538.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,68 +251,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики Казахстан от 15 марта 2025 года "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Казалинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Шакен на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -361,542 +331,573 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z42" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 92087 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z43" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 6400 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z44" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z45" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 200 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z46" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z47" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 85487 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z48" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 92087 тысяч тенге, в том числе;</w:t>
+      2) затраты – 93787 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z49" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z50" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -1700 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1700 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z59" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 1700 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в районном бюджете на 2026 год предусмотрены целевые трансферты бюджету сельского округа Шакен за счет средств районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -991,56 +992,9410 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Г. Алиш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Казалинского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Шакен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92087</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93787</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация в экстренных случаях доставки тяжело больных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2815</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1086,113 +10441,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Казалинского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "23" декабря 2025 года №538</w:t>
+              <w:t>от "23" декабря 2025 года № 538</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Шакен</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Шакен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1230,70 +10585,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="21"/>
+          <w:bookmarkStart w:name="z36" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1794,51 +11149,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92087</w:t>
+85996</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1971,51 +11326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6400</w:t>
+6720</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2148,51 +11503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3188</w:t>
+3347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2325,51 +11680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3188</w:t>
+3347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2502,51 +11857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3201</w:t>
+3362</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2679,51 +12034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2856,51 +12211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3033,51 +12388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3031</w:t>
+3182</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3564,51 +12919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3741,51 +13096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3918,51 +13273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4095,51 +13450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85487</w:t>
+79066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4276,51 +13631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85487</w:t>
+79066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4453,51 +13808,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85487</w:t>
+79066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5026,51 +14381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92087</w:t>
+85996</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5203,51 +14558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53931</w:t>
+53986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5384,51 +14739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53931</w:t>
+53986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5565,51 +14920,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53931</w:t>
+53986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5742,51 +15097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239</w:t>
+251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5919,51 +15274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239</w:t>
+251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6096,51 +15451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239</w:t>
+251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6273,89 +15628,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7905</w:t>
+2957</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22714</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6450,51 +15809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5090</w:t>
+2957</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6555,304 +15914,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-014</w:t>
-[...71 lines deleted...]
-5090</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...148 lines deleted...]
-2815</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6913,300 +16268,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-1485</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-350</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7226,518 +16581,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-980</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-27126</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-27126</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7757,341 +17112,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-27126</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2886</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8111,164 +17466,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2886</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8320,132 +17671,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-2886</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8538,51 +17885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Чистое бюджетное кредитование</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8711,51 +18058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8884,51 +18231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9057,51 +18404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.Сальдо по операциям с финансовыми активами</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9230,51 +18577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+5.Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9403,51 +18750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9471,156 +18818,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5.Дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9676,124 +19027,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-6.Финансирование дефицита (использование профицита) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9817,404 +19172,50 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...352 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10322,57 +19323,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10406,113 +19400,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Казалинского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года № 538</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Шакен</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2028 год сельского округа Шакен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10550,70 +19544,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="23"/>
+          <w:bookmarkStart w:name="z39" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11114,51 +20108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85996</w:t>
+86881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11291,51 +20285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6720</w:t>
+7056</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11468,51 +20462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3347</w:t>
+3514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11645,51 +20639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3347</w:t>
+3514</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11822,51 +20816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3362</w:t>
+3530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11999,51 +20993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12176,51 +21170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12353,51 +21347,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3182</w:t>
+3342</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12530,51 +21524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12707,51 +21701,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12884,51 +21878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13061,51 +22055,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13238,51 +22232,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
+221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13415,51 +22409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79066</w:t>
+79604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13596,51 +22590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79066</w:t>
+79604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13773,51 +22767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79066</w:t>
+79604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14346,51 +23340,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85996</w:t>
+86881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14523,51 +23517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53986</w:t>
+54550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14704,51 +23698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53986</w:t>
+54550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14885,51 +23879,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53986</w:t>
+54550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15062,51 +24056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15239,51 +24233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15416,51 +24410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251</w:t>
+263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15593,51 +24587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2957</w:t>
+3103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15774,51 +24768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2957</w:t>
+3103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15951,51 +24945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1560</w:t>
+1637</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16128,51 +25122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-368</w:t>
+386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16305,92 +25299,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1029</w:t>
+1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16482,51 +25476,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26782</w:t>
+26844</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16659,51 +25653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26782</w:t>
+26844</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16836,51 +25830,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26782</w:t>
+26844</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17013,51 +26007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2020</w:t>
+2121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17190,51 +26184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2020</w:t>
+2121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17367,51 +26361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2020</w:t>
+2121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19288,57 +28282,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19372,9079 +28359,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению Казалинского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "23" декабря 2025 года № 538</w:t>
+              <w:t>от "23" декабря 2025 года №538</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...8965 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты бюджету сельского округа Шакен на 2026 год за счет средств районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29166,55 +29187,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29540,31 +29561,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>