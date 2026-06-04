--- v0 (2026-03-19)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25e0cb5" w14:textId="25e0cb5">
+    <w:p w14:paraId="a77c53e" w14:textId="a77c53e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа Майдакол на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 531</w:t>
+        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 531.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,84 +251,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики Казахстан от 15 марта 2025 года "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Казалинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет сельского округа Майдакол на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет сельского округа Майдаколь на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -361,542 +331,573 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z42" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 118842 тысяч тенге, в том числе:</w:t>
+      1) доходы – 123262 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z43" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 12211 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z44" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z45" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 211 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z46" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z47" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 106420 тысяч тенге;</w:t>
+      поступления трансфертов – 110840 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z48" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 118842 тысяч тенге, в том числе;</w:t>
+      2) затраты – 123262 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z49" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z50" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z53" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z54" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z55" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z56" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z57" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z58" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z59" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в районном бюджете на 2026 год предусмотрены целевые трансферты бюджету сельского округа Майдакол за счет средств районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -991,56 +992,8689 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Г. Алиш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казалинского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Майдакол</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4763</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4424</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+428</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1086,100 +9720,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 2 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Майдакол</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Майдакол</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1217,70 +9851,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="21"/>
+          <w:bookmarkStart w:name="z36" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1781,51 +10415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118842</w:t>
+119888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1958,51 +10592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12211</w:t>
+12821</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2135,51 +10769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7020</w:t>
+7370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2312,51 +10946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7020</w:t>
+7370</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2489,51 +11123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4763</w:t>
+5002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2666,51 +11300,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230</w:t>
+242</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2843,51 +11477,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3020,51 +11654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4424</w:t>
+4645</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3197,51 +11831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-428</w:t>
+449</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3374,51 +12008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-279</w:t>
+292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3551,51 +12185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149</w:t>
+157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3728,51 +12362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211</w:t>
+222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3905,51 +12539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211</w:t>
+222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4082,51 +12716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211</w:t>
+222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4259,51 +12893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106420</w:t>
+106845</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4440,51 +13074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106420</w:t>
+106845</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4617,51 +13251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106420</w:t>
+106845</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5190,51 +13824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118842</w:t>
+119888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5367,51 +14001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63589</w:t>
+63883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5548,51 +14182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63589</w:t>
+63883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5729,51 +14363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63589</w:t>
+63883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5906,51 +14540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12012</w:t>
+12612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6087,51 +14721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12012</w:t>
+12612</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6264,51 +14898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9272</w:t>
+9735</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6441,51 +15075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-771</w:t>
+810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6618,51 +15252,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1969</w:t>
+2067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6795,51 +15429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39678</w:t>
+39652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6972,51 +15606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39678</w:t>
+39652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7149,51 +15783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39678</w:t>
+39652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7326,51 +15960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3563</w:t>
+3741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7503,51 +16137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3563</w:t>
+3741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7680,51 +16314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3563</w:t>
+3741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8336,51 +16970,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.Сальдо по операциям с финансовыми активами</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8855,51 +17489,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.Дефицит (профицит) бюджета</w:t>
+5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9028,51 +17662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.Финансирование дефицита (использование профицита) бюджета</w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9601,57 +18235,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9685,100 +18312,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Майдакол</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2028 год сельского округа Майдакол</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9816,70 +18443,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="23"/>
+          <w:bookmarkStart w:name="z39" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10380,51 +19007,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119888</w:t>
+121391</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10557,51 +19184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12821</w:t>
+13462</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10734,51 +19361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7370</w:t>
+7739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10911,51 +19538,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7370</w:t>
+7739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11088,51 +19715,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5002</w:t>
+5251</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11265,51 +19892,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-242</w:t>
+254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11442,51 +20069,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11619,51 +20246,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4645</w:t>
+4877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11796,51 +20423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-449</w:t>
+472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11973,51 +20600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-292</w:t>
+307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12150,51 +20777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157</w:t>
+165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12327,51 +20954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-222</w:t>
+233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12504,51 +21131,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-222</w:t>
+233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12681,51 +21308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-222</w:t>
+233</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12858,51 +21485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106845</w:t>
+107696</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13039,51 +21666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106845</w:t>
+107696</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13216,51 +21843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106845</w:t>
+107696</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13789,51 +22416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119888</w:t>
+121391</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13966,51 +22593,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63883</w:t>
+64174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14147,51 +22774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63883</w:t>
+64174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14328,51 +22955,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63883</w:t>
+64174</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14505,51 +23132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12612</w:t>
+13243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14686,51 +23313,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12612</w:t>
+13243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14863,51 +23490,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9735</w:t>
+10222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15040,51 +23667,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-810</w:t>
+850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15217,51 +23844,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2067</w:t>
+2171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15394,51 +24021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39652</w:t>
+40046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15571,51 +24198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39652</w:t>
+40046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15748,51 +24375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39652</w:t>
+40046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15925,51 +24552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3741</w:t>
+3928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16102,51 +24729,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3741</w:t>
+3928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16279,51 +24906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3741</w:t>
+3928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16935,51 +25562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17454,51 +26081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
+5.Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17627,51 +26254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Финансирование дефицита (использование профицита) бюджета</w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18200,57 +26827,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18284,8699 +26904,138 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
-[...8598 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты бюджету сельского округа Майдакол на 2026 год за счет средств районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27170,51 +27229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-859</w:t>
+5 279</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27397,50 +27456,163 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На приобретение дополнительного жидкого топлива для сельского Дома культуры Бекарыстан би</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 420</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>