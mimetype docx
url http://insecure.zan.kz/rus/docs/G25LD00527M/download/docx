--- v0 (2026-03-19)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c68fb0" w14:textId="7c68fb0">
+    <w:p w14:paraId="0be284f" w14:textId="0be284f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете сельского округа Карашенгель на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 527</w:t>
+        <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 527.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,50 +251,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики Казахстан от 15 марта 2025 года "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Казалинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -358,529 +345,575 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z42" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 124296 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z43" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 8027 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 1069;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z45" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 114 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z46" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 115086 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z48" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 124296 тысяч тенге, в том числе;</w:t>
+      2) затраты – 126062 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z49" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z51" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z52" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z53" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -1766 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1766 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z58" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z59" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0.".</w:t>
-[...19 lines deleted...]
-      2. Учесть:</w:t>
+      используемые остатки бюджетных средств – 1766 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 555</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Учесть:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в районном бюджете на 2026 год предусмотрены целевые трансферты бюджету сельского округа Карашенгель за счет средств районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -975,56 +1008,9395 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Г. Алиш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казалинского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Карашенгель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 555</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аренда имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+698</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1070,100 +10442,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 2 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №527</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2026 год сельского округа Карашенгель</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Карашенгель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1201,70 +10573,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="22"/>
+          <w:bookmarkStart w:name="z36" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1765,51 +11137,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124296</w:t>
+117885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1942,51 +11314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8027</w:t>
+8429</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2119,51 +11491,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4954</w:t>
+5201</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2296,51 +11668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4954</w:t>
+5201</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2473,51 +11845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3015</w:t>
+3166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2650,51 +12022,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2827,51 +12199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-334</w:t>
+351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3004,51 +12376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2553</w:t>
+2681</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3181,51 +12553,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
+62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3358,51 +12730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3535,51 +12907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3712,51 +13084,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1069</w:t>
+1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3889,51 +13261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1069</w:t>
+1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4066,51 +13438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1069</w:t>
+1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4243,51 +13615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4420,51 +13792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4597,51 +13969,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4774,51 +14146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115086</w:t>
+108214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4955,51 +14327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115086</w:t>
+108214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5132,51 +14504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115086</w:t>
+108214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5705,92 +15077,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124296</w:t>
+117885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5882,51 +15254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60712</w:t>
+61386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6063,51 +15435,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60712</w:t>
+61386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6244,92 +15616,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60712</w:t>
+61386</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6421,51 +15793,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14008</w:t>
+7359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6602,51 +15974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14008</w:t>
+7359</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6779,51 +16151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4333</w:t>
+4550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6956,51 +16328,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-698</w:t>
+733</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7133,92 +16505,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8977</w:t>
+2076</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7310,51 +16682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48981</w:t>
+48515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7487,51 +16859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48981</w:t>
+48515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7664,51 +17036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48981</w:t>
+48515</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7841,51 +17213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-595</w:t>
+625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8018,51 +17390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-595</w:t>
+625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8195,51 +17567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-595</w:t>
+625</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10116,57 +19488,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10200,100 +19565,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №527</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2027 год сельского округа Карашенгель</w:t>
+        <w:t xml:space="preserve"> Бюджет на 2028 год сельского округа Карашенгель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10331,70 +19696,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="24"/>
+          <w:bookmarkStart w:name="z39" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10895,51 +20260,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117885</w:t>
+118739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11072,51 +20437,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8851</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11249,51 +20614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5201</w:t>
+5461</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11426,51 +20791,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5201</w:t>
+5461</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11603,51 +20968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3166</w:t>
+3325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11780,51 +21145,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134</w:t>
+141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11957,51 +21322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-351</w:t>
+369</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12134,51 +21499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2681</w:t>
+2815</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12311,51 +21676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12488,51 +21853,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12842,51 +22207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1122</w:t>
+1178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13019,51 +22384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1122</w:t>
+1178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13196,51 +22561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1122</w:t>
+1178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13373,51 +22738,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13550,51 +22915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13727,51 +23092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13904,51 +23269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108214</w:t>
+108584</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14085,51 +23450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108214</w:t>
+108584</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14262,51 +23627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108214</w:t>
+108584</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14835,51 +24200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117885</w:t>
+118739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15012,51 +24377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61386</w:t>
+61695</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15193,51 +24558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61386</w:t>
+61695</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15374,51 +24739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61386</w:t>
+61695</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15551,51 +24916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7359</w:t>
+7727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15732,51 +25097,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7359</w:t>
+7727</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15909,51 +25274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4550</w:t>
+4777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16086,51 +25451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-733</w:t>
+770</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16263,51 +25628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2076</w:t>
+2180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16440,51 +25805,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48515</w:t>
+48661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16617,51 +25982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48515</w:t>
+48661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16794,51 +26159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48515</w:t>
+48661</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16971,51 +26336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-625</w:t>
+656</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17148,51 +26513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-625</w:t>
+656</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17325,51 +26690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-625</w:t>
+656</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19246,57 +28611,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19330,9230 +28688,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №527</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...9129 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты бюджету сельского округа Карашенгель на 2026 год за счет средств районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29049,55 +29277,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29423,31 +29651,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>