--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0a354a" w14:textId="b0a354a">
+    <w:p w14:paraId="e47a7f3" w14:textId="e47a7f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,150 +102,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Казалинского районного маслихата Кызылординской области от 23 декабря 2025 года № 518</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Вводится в действие с 01.01.2026 в соответствии с </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -260,68 +251,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Кодекса Республики Казахстан от 15 марта 2025 года "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Казалинский районный маслихат Кызылординской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет поселка Айтеке би на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -356,430 +331,431 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 1133899 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 749988 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 6226 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 68605 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 309080 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) затраты – 1190907,9 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -57008,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета –0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 57008,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 57008,9 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -798,164 +774,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в районном бюджете на 2026 год предусмотрены целевые трансферты бюджету поселка Айтеке би за счет средств районного бюджета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -971,58 +913,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Казалинского </w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Председатель Казалинского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1173,68 +1132,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет на 2026 год поселка Айтеке би</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
       </w:r>
       <w:r>
@@ -1317,70 +1276,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="23"/>
+          <w:bookmarkStart w:name="z36" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысыч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11632,9417 +11591,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет на 2027 год поселка Айтеке би</w:t>
-      </w:r>
-[...9350 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет на 2028 год поселка Айтеке би</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -21083,51 +11690,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="27"/>
+          <w:bookmarkStart w:name="z39" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21647,51 +12254,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-867119</w:t>
+846292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21824,51 +12431,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-783039</w:t>
+766970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22001,51 +12608,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-633058</w:t>
+625479</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22178,51 +12785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-633058</w:t>
+625479</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22355,51 +12962,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137250</w:t>
+129481</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22532,51 +13139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3696</w:t>
+3486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22709,51 +13316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10629</w:t>
+10028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22886,51 +13493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122925</w:t>
+115967</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23063,51 +13670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12731</w:t>
+12010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23240,51 +13847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4944</w:t>
+4664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23417,51 +14024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7787</w:t>
+7346</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23594,51 +14201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6996</w:t>
+6600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23771,51 +14378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6996</w:t>
+6600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23948,51 +14555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6996</w:t>
+6600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24125,51 +14732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77084</w:t>
+72722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24302,51 +14909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77084</w:t>
+72722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24479,51 +15086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67073</w:t>
+63277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24656,51 +15263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10011</w:t>
+9445</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25803,51 +16410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-867119</w:t>
+846292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25980,51 +16587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240041</w:t>
+238874</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26161,51 +16768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240041</w:t>
+238874</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26342,51 +16949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240041</w:t>
+238874</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26519,51 +17126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484654</w:t>
+467880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26700,51 +17307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484654</w:t>
+467880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26877,51 +17484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102893</w:t>
+97994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27054,51 +17661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100159</w:t>
+95389</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27231,51 +17838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-281602</w:t>
+274497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27408,51 +18015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87654</w:t>
+87375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27585,51 +18192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87654</w:t>
+87375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27762,51 +18369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87654</w:t>
+87375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27939,51 +18546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54770</w:t>
+52163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28116,51 +18723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54770</w:t>
+52163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28293,51 +18900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54770</w:t>
+52163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30291,100 +20898,9452 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Казалинского районного маслихата</w:t>
+              <w:t>к решению Казалинского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет на 2028 год поселка Айтеке би</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысыч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+867119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+783039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+633058</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+633058</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+137250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7787</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+867119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+281602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87654</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казалинского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "23" декабря 2025 года №518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты из районного бюджета на 2026 год бюджету поселка Айтеке би за счет средств районного бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции решения Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
       </w:r>
       <w:r>
@@ -34580,68 +34539,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казалинского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "23" декабря 2025 года №518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сумма неиспользованных (полностью неиспользованных) целевых трансфертов, выделенных в бюджет поселка Айтеке би из районного бюджета на 2025 год, подлежащих возврату в районный бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Решение дополнено приложением 5 в соответствии с решением Казалинского районного маслихата Кызылординской области от 12.02.2026 </w:t>
       </w:r>
       <w:r>