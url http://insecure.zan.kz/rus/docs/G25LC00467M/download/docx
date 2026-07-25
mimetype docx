--- v0 (2026-03-10)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7de7de" w14:textId="b7de7de">
+    <w:p w14:paraId="1ef49c8" w14:textId="1ef49c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете города Аральск на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Аральского районного маслихата Кызылординской области от 23 декабря 2025 года № 467</w:t>
+        <w:t>Решение Аральского районного маслихата Кызылординской области от 23 декабря 2025 года № 467.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,506 +251,569 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 кодекса Республики Казахстан "Бюджетный кодекс Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктам 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аральский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет города Аральск на 2026-2028 годы" согласно приложениям </w:t>
+      1. Утвердить бюджет города Аральск на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z42" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 492 122 тысяч тенге, в том числе:</w:t>
+      1)доходы – 492 122 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z43" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 399 665 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 16 457 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z45" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 76 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z46" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z47" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 492 122 тысяч тенге;</w:t>
+      2) затраты – 544 322 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z48" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z49" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z50" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов– 0;</w:t>
+      погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z51" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z52" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z53" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета– - 52 213,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      6)финансирование дефицита (использование профицита) – 52 213,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z57" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z58" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0".</w:t>
+      используемые остатки бюджетных средств – 52 200 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Аральского районного маслихата Кызылординской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 505</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -859,56 +908,10186 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Турахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аральского районного маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 467 от "23" декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет города Аральск на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Аральского районного маслихата Кызылординской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 505</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма на </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+492 122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+399 665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252 903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252 903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124 554</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сборы за ведение предпринимательской и профессиональной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Другие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты из бюджета района (города областного значения) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма на</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Расходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+544 322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256 748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256 748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+256 748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58 492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 52 213,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 213,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Погашение займов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 213,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 213,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -954,100 +11133,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 2 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 467 от "23" декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет города Аральск на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет города Аральск на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1085,66 +11264,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Категория </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма на 2026 год</w:t>
+          <w:bookmarkStart w:name="z34" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма на </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027 год</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1832,51 +12041,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-492 122</w:t>
+505 945</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2009,51 +12218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-399 665</w:t>
+410 928</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2186,51 +12395,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-252 903</w:t>
+276 524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2363,51 +12572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-252 903</w:t>
+276 524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2540,51 +12749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136 126</w:t>
+123 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2717,51 +12926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 135</w:t>
+2 263</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3071,51 +13280,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124 554</w:t>
+111 930</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3248,51 +13457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 636</w:t>
+10 774</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3602,51 +13811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 300</w:t>
+2 438</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3779,51 +13988,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 16 457</w:t>
+14 457</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3956,51 +14165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 14 457</w:t>
+14 457</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4132,229 +14341,229 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- 14 457 </w:t>
+              <w:t>
+14 457</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4374,341 +14583,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-2 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-76 000 </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4737,155 +14946,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
-[...103 lines deleted...]
-1 000 </w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4982,264 +15191,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
-[...35 lines deleted...]
-1 000 </w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-75 000 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5259,896 +15468,783 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-75 000 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Поступления трансфертов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты из бюджета района (города областного значения) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма на 2027 год</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...116 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -6192,247 +16288,328 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Расходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+505 945</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...119 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269 791</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6450,514 +16627,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-492 122</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269 791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-264 740</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+269 791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-264 740</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6977,341 +17158,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-264 740</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-167 882</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7331,164 +17512,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-167 882</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7549,300 +17730,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-51 682</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 077</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-68 700</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7862,341 +18043,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-47 500</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-59 500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 877</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8216,164 +18397,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-59 500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8425,269 +18602,269 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-59 500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-3.Чистое бюджетное кредитование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8816,51 +18993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8884,160 +19061,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Погашение бюджетных кредитов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9166,51 +19339,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
+5. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9339,445 +19512,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
-[...344 lines deleted...]
-              <w:t>
 6. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9811,100 +19631,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 467 от "23" декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет города Аральск на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет города Аральск на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9942,98 +19762,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Категория </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="21"/>
-[...46 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z39" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма на 2028 год</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10719,51 +20511,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-505 945</w:t>
+518 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10896,51 +20688,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-410 928</w:t>
+418 667</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11073,51 +20865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-276 524</w:t>
+282 080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11250,51 +21042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-276 524</w:t>
+282 080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11427,51 +21219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123 630</w:t>
+125 503</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11604,51 +21396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 263</w:t>
+2 399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11781,51 +21573,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 437</w:t>
+9 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11958,51 +21750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111 930</w:t>
+113 890</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12135,51 +21927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 774</w:t>
+11 084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12312,51 +22104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 336</w:t>
+8 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12489,51 +22281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 438</w:t>
+2 584</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13197,51 +22989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80 560</w:t>
+85 394</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13374,51 +23166,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060</w:t>
+1 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13551,51 +23343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 060</w:t>
+1 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13728,51 +23520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 500</w:t>
+84 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13905,51 +23697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79 500</w:t>
+84 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14500,8543 +24292,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...8472 lines deleted...]
-          <w:bookmarkStart w:name="z40" w:id="23"/>
+          <w:bookmarkStart w:name="z40" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма на </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26803,55 +28122,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>