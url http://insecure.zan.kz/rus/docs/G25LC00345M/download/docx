--- v0 (2025-11-09)
+++ v1 (2026-06-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9604a95" w14:textId="9604a95">
+    <w:p w14:paraId="8d0e81e" w14:textId="8d0e81e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,66 +94,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении плана по управлению пастбищами и их использованию по Аральскому району 2025-2029 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Аральского районного маслихата от 11 февраля 2025 года № 345</w:t>
+        <w:t>Решение Аральского районного маслихата от 11 февраля 2025 года № 345.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" статья- 6 пункт-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -242,166 +236,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 апреля 2020 года №145 "Об утверждении Типовых правил выпаса сельскохозяйственных животных" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 июля 2024 года № 263 "Об утверждении типового плана по управлению пастбищами и их использованию", Аральский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>План</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по управлению пастбищами и их использованию по Аральскому району на 2025-2029 годы согласно приложению к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аральского районного маслихата от 26 декабря 2022 года № 358 "Об утверждении плана по управлению пастбищами и их использованию на 2022-2023 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вступает в силу по истечении десяти календарных дней после дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -605,75 +584,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от "11 " февраля 2025 года № 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План по управлению пастбищами и их использованию по Аральскому району на 2025 – 2029 годы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящий План по управлению пастбищами и их использованию по Аральскому району на 2024-2028 годы (далее – План) разработан в соответствии с Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" статья 6 пункт 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -768,613 +741,608 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 апреля 2020 года №145 "Об утверждении Типовых правил выпаса сельскохозяйственных животных" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 июля 2024 года № 263 "Об утверждении типового плана по управлению пастбищами и их использованию".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. План принимается в целях рационального использования пастбищ, устойчивого обеспечения потребности в кормах и предотвращения процессов деградации пастбищ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. План содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) схема (карта) расположения пастбищ на территории административно-территориальной единицы в разрезе категорий земель, согласно приложению 1 к настоящему Плану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) схема (карта) с обозначением рекомендуемых схем пастбищеоборотов, согласно приложению 3 к настоящему Плану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соблюдение предельно допустимой нормы нагрузки на общую площадь пастбищ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 14 апреля 2015 года № 3-3/332 "Об утверждении предельно допустимой нормы нагрузки на общую площадь пастбищ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11064);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование пастбищ с учетом пастбищеоборотов и источников водопользований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разбивка площадей пастбищ на отдельные выпасные участки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чередование участков пастбищ по сезонам года в пространстве и во времени (внутри сезона, года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежегодное оставление одного из участков пастбищеоборота без выпаса и сельскохозяйственных животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При разработке плана по управлению пастбищами и их использованию приняты следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные земельного баланса региона и информационной системы государственного земельного кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения геоботанического обследования пастбищ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о скотомогильниках (биометрических ямах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные о численности поголовья сельскохозяйственных животных, полученные из базы данных идентификации сельскохозяйственных животных, с указанием их владельцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные о количестве гуртов, отар, табунов, сформированных по видам и половозрастным группам сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о численности поголовья сельскохозяйственных животных для выпаса на отгонных пастбищах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные об особенностях выпаса сельскохозяйственных животных на культурных и аридных пастбищах, землях лесного, водного фондов и особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рекомендуемые схемы пастбище оборотов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные данные, представленные государственными органами, физическими и (или) юридическими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. По административно - территориальному делению в Аральском районе 2 поселка (Саксаульск, Жаксыкылыш) и 21 аульных округов (Аралкум, Аманоткел, Акирек, Атанши, Бекбауыл, Беларан, Боген, Жанакурылыс, Жетес би, Жинишкекум, Камыстыбас, Каракум, Каратерен, Косаман, Косжар, Куланды, Мергенсай, Аккум, Райым,Сазды, Сапак) имеются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Общая площадь территории Аральского района – 5 521 274 гектар, из них пастбищные земли – 1 538 956 гектар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. По категориям земли:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z93" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Распределение пастбищ по категориям земель Аральского района, тысяч гектаров</w:t>
+        <w:t xml:space="preserve"> Распределение пастбищ по категориям земель Аральского района, тысяч гектаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z94" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование сельских округов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1491,138 +1459,254 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-сельско хозяйственного назначения</w:t>
+          <w:bookmarkStart w:name="z101" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельско</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хозяйствен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ного назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-населенных пунктов</w:t>
+          <w:bookmarkStart w:name="z104" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+населен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-промышленности, транспорта, связи и иного не сельскохозяйственного назначения</w:t>
+          <w:bookmarkStart w:name="z106" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+промышлен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ности, транспорта, связи и иного сельскохозяйст</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+венного назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1635,102 +1719,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 особо охраняемых природных территорий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-лесного фонда</w:t>
+          <w:bookmarkStart w:name="z110" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лес</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ного фон</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+да</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-водного фонда</w:t>
+          <w:bookmarkStart w:name="z113" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вод</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1761,103 +1913,111 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z118" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аральский район</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2064,179 +2224,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1534973</w:t>
+153497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5612374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkStart w:name="z129" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Распределение пастбищ населенного пункта, тысяч гектаров</w:t>
+      Распределение пастбищ населенного пункта, тысяч гектаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z130" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/н</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2397,68 +2569,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z137" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2798,68 +2982,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z149" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3544,202 +3740,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-0</w:t>
+          <w:bookmarkStart w:name="z173" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксыкылыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433237100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаксыкылыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3789</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3913,202 +4129,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-0</w:t>
+          <w:bookmarkStart w:name="z185" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралкум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433234100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралкум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4361,123 +4597,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433257700</w:t>
-[...71 lines deleted...]
-0</w:t>
+433234700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шомиш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4730,123 +4966,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433257800</w:t>
-[...71 lines deleted...]
-0</w:t>
+433234400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мойнак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5020,202 +5256,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-0</w:t>
+          <w:bookmarkStart w:name="z221" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аманоткел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433233100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аманоткел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5395,204 +5651,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-3589</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433233300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5772,204 +6020,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-4923</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433233400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акшатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6222,123 +6462,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433234700</w:t>
-[...71 lines deleted...]
-4103</w:t>
+433233700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6512,202 +6752,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-7149</w:t>
+          <w:bookmarkStart w:name="z269" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акирек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433231100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6881,210 +7141,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-4126</w:t>
+          <w:bookmarkStart w:name="z281" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атанши</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433232100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинишкекум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7258,202 +7530,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-1740</w:t>
+          <w:bookmarkStart w:name="z293" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекбауыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433238100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекбауыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7706,123 +7998,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433233400</w:t>
-[...71 lines deleted...]
-423</w:t>
+433238700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укилисай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8075,123 +8367,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433233700</w:t>
-[...71 lines deleted...]
-90</w:t>
+433238500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кумбазар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8365,210 +8657,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-1284</w:t>
+          <w:bookmarkStart w:name="z329" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беларан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433244100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куланды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8742,210 +9046,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-7355</w:t>
+          <w:bookmarkStart w:name="z341" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433235100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9125,204 +9441,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-3638</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433235300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карашалан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9496,202 +9804,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-6211</w:t>
+          <w:bookmarkStart w:name="z365" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанакурылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433236100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанакурылыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9865,202 +10193,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-1334</w:t>
+          <w:bookmarkStart w:name="z377" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетес би</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433242100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10240,204 +10588,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-14049</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433242500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескиуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3664</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10611,210 +10951,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-7815</w:t>
+          <w:bookmarkStart w:name="z401" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жинишкекум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433241100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Токабай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10988,202 +11340,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-7049</w:t>
+          <w:bookmarkStart w:name="z413" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстыбас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433239100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камыстыбас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11357,210 +11729,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-355</w:t>
+          <w:bookmarkStart w:name="z425" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каракум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433243100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11740,204 +12124,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-3456</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433243300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еримбетжага</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6737</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12111,202 +12487,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-3664</w:t>
+          <w:bookmarkStart w:name="z449" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратерен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433245100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратерен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12486,204 +12882,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-9824</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433245300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанаконыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12857,210 +13245,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-5158</w:t>
+          <w:bookmarkStart w:name="z473" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косаман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433246100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косаман</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13313,123 +13713,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433239880</w:t>
-[...71 lines deleted...]
-0</w:t>
+433246200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акеспе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13603,210 +14003,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-13279</w:t>
+          <w:bookmarkStart w:name="z497" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433248100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Косжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1717</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13980,202 +14392,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-6737</w:t>
+          <w:bookmarkStart w:name="z509" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куланды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433247100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акбасты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17913</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14349,210 +14781,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-5366</w:t>
+          <w:bookmarkStart w:name="z521" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мергенсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433249100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаланаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14805,123 +15249,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433245300</w:t>
-[...71 lines deleted...]
-688</w:t>
+433249200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тастубек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15095,210 +15539,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-6211</w:t>
+          <w:bookmarkStart w:name="z545" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433253100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шижага</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15551,123 +16007,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433246200</w:t>
-[...71 lines deleted...]
-3809</w:t>
+433253300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куршек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15841,210 +16297,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-1717</w:t>
+          <w:bookmarkStart w:name="z569" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433255100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылжар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16224,204 +16692,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-16425</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433255600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шомишкол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16595,210 +17055,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...158 lines deleted...]
-7367</w:t>
+          <w:bookmarkStart w:name="z593" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сазды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433256100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сазды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16972,202 +17444,222 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...150 lines deleted...]
-21710</w:t>
+          <w:bookmarkStart w:name="z605" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433259100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17347,204 +17839,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-21242</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+433259100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коктем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9779</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17667,3234 +18151,282 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
-            <w:tcBorders>
-[...3011 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции решения Аральского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 499</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. Аральский район расположен в северо-западной части Кызылординской области. Площадь района относится к зоне полупустынной зоны. Почва умеренная. Эффективное использование пастбища, недопущение его деградации, также зависит от размещения каждого скота в соответствии с хорошо съеденной травой.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Аральский район расположен в северо-западной части Кызылординской области. Площадь района относится к зоне полупустынной зоны. Почва умеренная. Эффективное использование пастбища, недопущение его деградации, также зависит от размещения каждого скота в соответствии с хорошо съеденной травой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z37" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Климат Аральского района слишком континентальный. Средняя температура воздуха в январе -13 – 15°С, в июле 24-35°С. количество осадков около 100 мм. Количество безморозных дней составляет 160 суток, снежный покров тонкий (10 см), он составляет около 80 дней. Годовой набор температур вегетационного периода составляет 3400 °C на севере и 3800 °C на юге. Среднегодовое количество осадков. 150 мм на севере и 105 мм на юге. Около 80% приходится на весенние и осенние месяцы. Атмосфера средняя величина засухи 50 суток. Район относится к очень засушливому агроклиматическому району. Следовательно, гидротермальный коэффициент составляет 0,3, то есть относится к зоне с очень низкой влажностью. На территории района большая часть ветров дует северо-восточнее (22%) и юго-западнее (18%). Северный ветер зимой составляет 24%, а летний-26%. Средняя годовая скорость ветра 4 – 4,5 м/с.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z38" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Водоснабжение для сельского хозяйства в районе используется из подземных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z39" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основной отраслью сельского хозяйства в районе является животноводство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z40" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В настоящее время в районе верблюдов 34342 голов, 50991 голов крупного рогатого скота, 76882 голов мелкого рогатого скота, 61952 голов лошади.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z41" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В районе действует 24 скотомогильника и 24 ветеринарных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z42" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о ветеринарно – санитарных объектах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -27409,370 +24941,370 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для определения продуктивности пастбищ использовались данные геоботанических исследований. Средняя урожайность пастбищ на сухую массу составляет 7,0 -8,8 центнер/гектар. Вспомогательные запасы травы и запасы кошения используются в зимний период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z44" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Определение пастбищного потенциала, основано на данных о его производительности в период пастбищ. Приблизительно были получены следующие нормы кормов для скота (в среднем для одного скота): крупно рогатый скот - 4 кг, мелко рогатый скот - 2 кг, лошадь и верблюд – 6 кг. Продолжительность пастбищного периода составляет 180-200 дней. Таким образом, можно определить вместительность пастбища, зная пастбищный продукт, необходимость на один день корма для животных, продолжительность пастбищного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z45" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Особенностей выпаса сельскохозяйственных животных на культурных и аридных пастбищах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z46" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) календарный график о выпасе сельскохозяйственных животных и перегона сезонных маршрутов устанавливающий использование пастбищ, а также продолжительность пастбищеоборота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z47" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) почва зависит от климатического региона, видов сельскохозяйственных животных, а также от пастбищеоборота;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z48" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) степной – 170-180 дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z49" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) пустынной – 160-180 дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z50" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Длительность выпаса скота: для крупного рогатого скота молочной породы минимальная, для крупного рогатого скота мясной породы, овец, лошадей, верблюдов максимальная и зависит от глубины и плотности снежного покрова и других факторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z51" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сведений о сервитутах для прогона скота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z52" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скотопрогонная трасса по Аральскому району занимает 150 км.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z53" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: расшифровка аббревиатуры: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z54" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       га – гектар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z55" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С – показатель Цельсия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z56" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мм – миллиметр; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z57" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кг – килограмм; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z58" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       км - километр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27864,88 +25396,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) расположения пастбищ на территории административно-территориальной единицы в разрезе категорий земель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z61" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8432800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -27967,70 +25499,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные занки:- Сельсккохозяйственные земли- Промышленные земли- Земли лесного запаса- Бесплатный земельный резерв- Границы населенныхпунктовИмяПлощадь (га)Сельскохозяйственные земли664930Промышленные обекты16058,2Земли лесного запаса1074087Запасной земелный резерв1534973</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28109,223 +25641,241 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) с обозначением рекомендуемых схем пастбищеоборотов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции решения Аральского районного маслихата Кызылординской области от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 499</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7747000"/>
+            <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7747000"/>
+                      <a:ext cx="7810500" cy="4381500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...44 lines deleted...]
-        </w:drawing>
+      Пастбища для удовлетворения потребностей населения в выпасе сельскохозяйственных животных в личных подворьях, включая общественные пастбища, согласно утвержденной схеме (карте). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -28419,112 +25969,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) с обозначением рекомендуемых схем пастбищеоборотов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z69" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8521700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8521700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -28644,112 +26194,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) с обозначением сервитутов для прогона сельскохозяйственных животных, скотопрогонных трасс и иных объектов пастбищной инфраструктуры, а также скотомогильников (биометрических ям)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z72" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8242300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8242300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -28882,197 +26432,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) с обозначением пастбищ, которые могут быть предоставлены в землепользование пастбищепользователям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z75" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8432800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8432800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5892800" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5892800" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -29192,197 +26742,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) с обозначением пастбищ, подлежащих резервированию в целях удовлетворения нужд населения по выпасу сельскохозяйственных животных личного подворья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z79" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8432800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8432800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4483100" cy="1219200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4483100" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -29502,197 +27052,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема доступа к водоисточникам (озерам, рекам, прудам, копаням, оросительным или обводнительным каналам, трубчатым или шахтным колодцам), составленная согласно норме потребления воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z83" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8140700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8140700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3441700" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3441700" cy="1193800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -29812,197 +27362,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема размещения поголовья сельскохозяйственных животных на отгонных пастбищах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z87" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7988300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="7988300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3848100" cy="2628900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3848100" cy="2628900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -30122,197 +27672,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пастбищами и их использованию по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аральскому району на 2025-2029 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проектное распределение (перераспределение) пастбищ между сельскими населенными пунктами, входящими в сельский округ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z91" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6134100" cy="6832600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6134100" cy="6832600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4089400" cy="2806700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4089400" cy="2806700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -30359,55 +27909,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30729,35 +28279,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>