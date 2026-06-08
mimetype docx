--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c039dc" w14:textId="3c039dc">
+    <w:p w14:paraId="584c006" w14:textId="584c006">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета сельского округа Косшынырау на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 330-46/8</w:t>
+        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 330-46/8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -252,510 +252,628 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кызылординский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Косшынырау на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t>, в том числе на 2026 год в следующем объеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z35" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 155 763,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z36" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 20 194,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z37" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 99,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z38" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 135 470,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z39" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) расходы – 155 763,0 тысяч тенге;</w:t>
+      2) расходы – 161 382,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z40" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0, в том числе:</w:t>
+      3) чистое бюджетное кредитование –0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z41" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z42" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z43" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z44" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z45" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – - 5 619,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z47" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета - 5 619,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0.</w:t>
+      погашение займов – 0;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 1 указанного решения дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 5 619,3 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-49/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить объем субвенции из городского бюджета бюджету сельского округа Косшынырау в сумме на 2026 год – 135 470,0 тысяч тенге, на 2027 год – 138 333,0 тысяч тенге, на 2028 год – 140 957,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Косшынырау на 2026 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -990,68 +1108,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №330-46/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-49/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4168,93 +4324,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4277,88 +4433,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-0,0</w:t>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4378,848 +4534,745 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, доплаты, санкции, экспроприации, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также включенными и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением доходов от организаций нефтяного сектора и Фонд компенсаций потерпевшим</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135 470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...73 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступления трансфертов </w:t>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135 470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...93 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Функциональная группа</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5231,425 +5284,586 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...122 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161 382,3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 859,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5668,401 +5882,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-155 763,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 859,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-62 877,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 859,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6082,196 +6300,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-62 877,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 859,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6323,373 +6541,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-62 877,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные затраты государственного учреждение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-62 877,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 078,6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6709,405 +6927,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 078,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-51 449,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 078,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7127,196 +7345,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-51 449,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 751,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7368,164 +7586,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-51 449,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 345,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7618,332 +7836,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-44 751,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 982,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-1 345,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 070,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7963,405 +8181,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-5 353,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 853,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-41 070,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 853,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8381,196 +8599,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-40 853,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 853,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8590,196 +8808,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-40 853,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8831,164 +9049,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-40 853,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9008,160 +9226,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Спорт</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9185,228 +9403,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-217,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9426,369 +9644,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-217,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9844,160 +10062,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Автомобильный транспорт</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10021,228 +10239,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-367,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10262,201 +10480,3960 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-367,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 619,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остаток бюджетных средств на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остаток бюджетных средств на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10522,9597 +14499,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №330-46/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2027 год</w:t>
-      </w:r>
-[...9530 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -20886,51 +15331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-163 191,0</w:t>
+159 570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21064,51 +15509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 125,0</w:t>
+21 133,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21242,51 +15687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 770,0</w:t>
+6 448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21420,51 +15865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 770,0</w:t>
+6 448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21598,51 +16043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 309,0</w:t>
+14 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21776,51 +16221,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 238,0</w:t>
+1 182,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21954,51 +16399,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-567,0</w:t>
+564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22132,51 +16577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 794,0</w:t>
+12 185,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22310,51 +16755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-710,0</w:t>
+708,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22844,51 +17289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109,0</w:t>
+104,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23022,51 +17467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109,0</w:t>
+104,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23200,51 +17645,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109,0</w:t>
+104,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23734,51 +18179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140 957,0</w:t>
+138 333,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23912,51 +18357,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140 957,0</w:t>
+138 333,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24090,51 +18535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140 957,0</w:t>
+138 333,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24873,51 +19318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-163 191,0</w:t>
+159 570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25082,51 +19527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 015,0</w:t>
+63 553,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25291,51 +19736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 015,0</w:t>
+63 553,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25500,51 +19945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 015,0</w:t>
+63 553,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25709,51 +20154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64 015,0</w:t>
+63 553,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26127,51 +20572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 723,0</w:t>
+54 022,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26336,51 +20781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 723,0</w:t>
+54 022,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26545,51 +20990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56 723,0</w:t>
+54 022,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26754,51 +21199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 338,0</w:t>
+46 989,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26963,51 +21408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 483,0</w:t>
+1 412,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27172,51 +21617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 902,0</w:t>
+5 621,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27381,51 +21826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 048,0</w:t>
+41 610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27590,51 +22035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 808,0</w:t>
+41 382,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27799,51 +22244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 808,0</w:t>
+41 382,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28008,51 +22453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 808,0</w:t>
+41 382,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28217,51 +22662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28426,51 +22871,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28635,51 +23080,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28844,51 +23289,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-405,0</w:t>
+385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29053,51 +23498,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-405,0</w:t>
+385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29262,51 +23707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-405,0</w:t>
+385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29471,51 +23916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-405,0</w:t>
+385,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29554,100 +23999,9632 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №330-46/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Косшынырау на 2028 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163 191,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 125,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 770,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 770,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 309,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 238,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+567,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 794,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+710,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за польз. зем. участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плата за польз. зем. участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, поборы, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также покрываемые и финансируемые из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, доплаты, санкции, экспроприации, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также включенными и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением доходов от организаций нефтяного сектора и Фонд компенсаций потерпевшим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140 957,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140 957,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140 957,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163 191,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 015,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 015,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 015,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 015,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные затраты государственного учреждение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 723,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 723,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 723,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49 338,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 483,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 902,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42 048,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 808,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 808,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 808,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+405,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординского городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года №330-46/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Косшынырау на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -29816,55 +33793,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30190,31 +34167,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>