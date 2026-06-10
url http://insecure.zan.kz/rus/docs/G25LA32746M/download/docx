--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7511237" w14:textId="7511237">
+    <w:p w14:paraId="87acf24" w14:textId="87acf24">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета сельского округа Кызылжарма на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 327-46/5</w:t>
+        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 327-46/5.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,68 +192,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Вводится в действие с 01.01.2026 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего решения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -265,68 +251,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кызылординский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет сельского округа Кызылжарма на 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -338,487 +308,556 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t>, в том числе на 2026 год в следующем объеме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z35" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 198 754,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 1 231 848,8 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z36" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 65 264,0 тысяч тенге;</w:t>
+      налоговые поступления – 65 264 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z37" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z38" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 133 490,0 тысяч тенге;</w:t>
+      поступления трансфертов – 1 166 584,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z39" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) расходы – 198 754,0 тысяч тенге;</w:t>
+      2) расходы – 1 255 929,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z40" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z41" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z42" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z43" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z46" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -24 080,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 24 080,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0.</w:t>
+      погашение займов – 0;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z50" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 1 указанного решения дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z51" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 24 080,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-49/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить объем субвенции из городского бюджета бюджету сельского округа Кызылжарма в сумме на 2026 год – 133 490 тысяч тенге, на 2027 год– 135 349 тысяч тенге, на 2028 год – 136 843 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Кызылжарма на 2026 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -834,149 +873,13785 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Кызылординского </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">городского маслихата </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Председатель Кызылординского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">городского маслихата </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>И. Куттыкожаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординского городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года №327-46/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кызылжарма на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-49/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 231 848,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 264,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 396,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 253,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 244,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 359,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+540,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за пользование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 166 584,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 166 584,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 166 584,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Расходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 255 929,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 857,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 257,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 257,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71 257,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие услуги в области здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92 348,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92 348,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92 348,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 697,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 260,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 391,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 673,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 456,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 456,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 456,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 033 938,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 033 938,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 033 938,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительство и реконструкция автомобильных дорог в городах районного значения, селах,поселках,сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 033 094,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+844,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-24080,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24080,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 080,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 080,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 080,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1022,100 +14697,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №327-46/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Кызылжарма на 2026 год</w:t>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кызылжарма на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1886,51 +15561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-198 754,0</w:t>
+203 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2064,51 +15739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 264,0</w:t>
+68 430,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2242,51 +15917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 844,0</w:t>
+30 286,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2420,51 +16095,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 844,0</w:t>
+30 286,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2598,51 +16273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36 396,0</w:t>
+38 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2776,51 +16451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 253,0</w:t>
+1 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2954,51 +16629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 244,0</w:t>
+1 252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3132,51 +16807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 359,0</w:t>
+35 022,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3310,51 +16985,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-540,0</w:t>
+541,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3383,50 +17058,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 05 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3844,51 +17537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133 490,0</w:t>
+135 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4022,51 +17715,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133 490,0</w:t>
+135 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4200,51 +17893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133 490,0</w:t>
+135 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4927,51 +18620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-198 754,0</w:t>
+203 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5136,51 +18829,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 996,0</w:t>
+69 790,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5345,51 +19038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 996,0</w:t>
+69 790,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5554,51 +19247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 996,0</w:t>
+69 790,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5763,51 +19456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 996,0</w:t>
+69 790,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5972,51 +19665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74,0</w:t>
+78,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6181,51 +19874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74,0</w:t>
+78,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6390,51 +20083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74,0</w:t>
+78,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6599,51 +20292,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74,0</w:t>
+78,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6808,51 +20501,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 167,0</w:t>
+74 276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7017,51 +20710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 167,0</w:t>
+74 276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7226,51 +20919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 167,0</w:t>
+74 276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7435,51 +21128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 697,0</w:t>
+53 232,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7644,51 +21337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 104,0</w:t>
+21 110,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7853,51 +21546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-366,0</w:t>
+384,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8062,51 +21755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 673,0</w:t>
+58 299,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8271,51 +21964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 456,0</w:t>
+58 071,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8480,51 +22173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 456,0</w:t>
+58 071,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8689,51 +22382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 456,0</w:t>
+58 071,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8898,51 +22591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-217,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9107,51 +22800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-217,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9316,51 +23009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-217,0</w:t>
+228,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9525,51 +23218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-844,0</w:t>
+886,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9734,51 +23427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-844,0</w:t>
+886,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9943,51 +23636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-844,0</w:t>
+886,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10152,51 +23845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-844,0</w:t>
+886,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14941,57 +28634,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15025,100 +28711,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №327-46/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Кызылжарма на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет сельского округа Кызылжарма на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15889,51 +29575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-203 779,0</w:t>
+208 604,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16067,51 +29753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68 430,0</w:t>
+71 761,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16245,51 +29931,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 286,0</w:t>
+31 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16423,51 +30109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 286,0</w:t>
+31 800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16601,51 +30287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38 120,0</w:t>
+39 937,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16779,51 +30465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 305,0</w:t>
+1 366,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16957,51 +30643,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 252,0</w:t>
+1 260,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17135,51 +30821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 022,0</w:t>
+36 769,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17313,51 +30999,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-541,0</w:t>
+542,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17386,68 +31072,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 05 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17865,51 +31533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 349,0</w:t>
+136 843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18043,51 +31711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 349,0</w:t>
+136 843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18221,51 +31889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135 349,0</w:t>
+136 843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18948,51 +32616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-203 779,0</w:t>
+208 604,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19157,51 +32825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 790,0</w:t>
+70 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19366,51 +33034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 790,0</w:t>
+70 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19575,51 +33243,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 790,0</w:t>
+70 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19784,51 +33452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 790,0</w:t>
+70 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19993,51 +33661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78,0</w:t>
+81,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20202,51 +33870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78,0</w:t>
+81,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20411,51 +34079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78,0</w:t>
+81,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20620,51 +34288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78,0</w:t>
+81,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20829,51 +34497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 276,0</w:t>
+78 463,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21038,51 +34706,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 276,0</w:t>
+78 463,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21247,51 +34915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74 276,0</w:t>
+78 463,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21456,51 +35124,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53 232,0</w:t>
+55 894,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21665,51 +35333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 110,0</w:t>
+22 165,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21874,51 +35542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-384,0</w:t>
+404,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22083,51 +35751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 299,0</w:t>
+58 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22292,51 +35960,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 071,0</w:t>
+58 540,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22501,51 +36169,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 071,0</w:t>
+58 540,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22710,51 +36378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58 071,0</w:t>
+58 540,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22919,51 +36587,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228,0</w:t>
+240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23128,51 +36796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228,0</w:t>
+240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23337,51 +37005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228,0</w:t>
+240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23546,51 +37214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-886,0</w:t>
+931,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23755,51 +37423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-886,0</w:t>
+931,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23964,51 +37632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-886,0</w:t>
+931,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24173,51 +37841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-886,0</w:t>
+931,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28962,57 +42630,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29046,14103 +42707,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к решению </w:t>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года №327-46/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...14002 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Кызылжарма на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -43311,55 +42969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43685,31 +43343,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>