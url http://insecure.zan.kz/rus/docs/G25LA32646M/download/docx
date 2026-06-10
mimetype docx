--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ef8411" w14:textId="0ef8411">
+    <w:p w14:paraId="f7631d5" w14:textId="f7631d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета сельского округа Аксуат на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 326-46/4</w:t>
+        <w:t>Решение Кызылординского городского маслихата от 24 декабря 2025 года № 326-46/4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -242,67 +242,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кызылординский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет сельского округа Аксуат на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет сельского округа Аксуат 2026-2028 годы согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -318,414 +335,493 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в том числе на 2026 год в следующем объеме:</w:t>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z33" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 165 581,0 тысяч тенге, в том числе:</w:t>
+      1) доходы – 1 036 195,2 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z34" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 67 740,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z35" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 97 715,0 тысяч тенге;</w:t>
+      поступления трансфертов – 968 329,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z36" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 165 581,0 тысяч тенге;</w:t>
+      2) затраты – 1 053 282,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z37" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z38" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z39" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z40" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами– 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z41" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства–0;</w:t>
+      поступления от продажи финансовых активов государства – 0, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -17 086,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z44" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 17 086,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0.</w:t>
+      погашение займов – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 17 086,8 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-49/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить объем субвенции из городского бюджета бюджету сельского округа Аксуат в сумме на 2026 год – 87 715,0 тысяч тенге, на 2027 год – 87 916,0 тысяч тенге, на 2028 год – 87 711,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Утвердить перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Аксуат на 2026 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -960,65 +1056,16543 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года № 326-46/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет сельского округа Аксуат на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Кызылординского городского маслихата от 04.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-49/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 036 195,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 740,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 069,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 069,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 651,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2459,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 013,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+299,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налог за пользование земельным участком</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+968 329,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+968 329,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+968 329,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые трансферты на развитие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880 614,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субвенции из бюджета районов (города областного значения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87 715,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 053 282,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 709,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 709,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 709,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 129,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+580,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие услуги в области здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 383,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 383,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 383,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 537,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 724,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 122,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 505,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 287,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 287,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 287,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+898 608,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+898 608,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+898 608,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительство и реконструкция автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880 614,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+454,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 540,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неиспользованные (недоиспользованные), выделенные из республиканского бюджета за счет целевого трансферта из Национального фонда Республики Казахстан возврат целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возврат неиспользованный (недоиспользованный) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-17 086,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 086,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 086,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 086,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 086,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординского городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года № 326-46/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет сельского округа Аксуат на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
@@ -1908,51 +18482,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 581,0</w:t>
+159 094,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2118,51 +18692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 740,0</w:t>
+71 045,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2328,51 +18902,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 069,0</w:t>
+27 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2538,51 +19112,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 069,0</w:t>
+27 372,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2748,51 +19322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 651,0</w:t>
+43 653,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2958,51 +19532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2459,0</w:t>
+2 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3168,51 +19742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 013,0</w:t>
+1 020,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3378,51 +19952,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 880,0</w:t>
+39 774,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4008,51 +20582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126,0</w:t>
+133,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4218,51 +20792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126,0</w:t>
+133,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4428,51 +21002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126,0</w:t>
+133,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4638,51 +21212,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97 715,0</w:t>
+87 916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4848,51 +21422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97 715,0</w:t>
+87 916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5058,51 +21632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97 715,0</w:t>
+87 916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5195,693 +21769,526 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-01</w:t>
+03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Целевые текущие трансферты</w:t>
+Субвенции из бюджета районов (города областного значения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+87 916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Целевые трансферты на развитие</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:tcBorders>
-[...125 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Субвенции из бюджета районов (города областного значения)</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Функциональная группа</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5893,115 +22300,141 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6026,451 +22459,650 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Программа</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-Подпрограмма</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159 094,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...113 lines deleted...]
-Наименование</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 844,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6489,465 +23121,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...136 lines deleted...]
-2. Затраты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 581,0</w:t>
+62 844,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Государственные услуги общего характера</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 129,0</w:t>
+62 844,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6967,469 +23603,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 129,0</w:t>
+62 844,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 129,0</w:t>
+79,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7449,469 +24085,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие услуги в области здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 129,0</w:t>
+79,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Здравоохранение</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75,0</w:t>
+79,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7931,469 +24567,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Прочие услуги в области здравоохранения</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75,0</w:t>
+79,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75,0</w:t>
+44 958,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8413,469 +25049,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Организация в экстренных случаях доставки тяжелобольных людей до ближайшей организации здравоохранения, оказывающей врачебную помощь</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75,0</w:t>
+44 958,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Жилищно-коммунальное хозяйство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 818,0</w:t>
+44 958,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8895,228 +25531,228 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Благоустройство населенных пунктов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 818,0</w:t>
+31 470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9168,196 +25804,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 818,0</w:t>
+10 210,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9450,396 +26086,396 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...67 lines deleted...]
-Освещение улиц в населенных пунктах</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 972,0</w:t>
+3 278.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Обеспечение санитарии населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 724,0</w:t>
+50 737,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9859,469 +26495,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Благоустройство и озеленение населенных пунктов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 122,0</w:t>
+50 508,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Культура, спорт, туризм и информационное пространство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 105,0</w:t>
+50 508,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10341,228 +26977,228 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Деятельность в области культуры</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 887,0</w:t>
+50 508,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10582,228 +27218,228 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 887,0</w:t>
+229,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10855,196 +27491,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49 887,0</w:t>
+229,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11064,469 +27700,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Спорт</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218,0</w:t>
+229,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218,0</w:t>
+476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11546,469 +28182,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218,0</w:t>
+476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 454,0</w:t>
+476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12028,951 +28664,228 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Автомобильный транспорт</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 10 454,0</w:t>
-[...722 lines deleted...]
-454,0</w:t>
+476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15401,97 +31314,97 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года № 326-46/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет сельского округа Аксуат на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет сельского округа Аксуат на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
@@ -16381,51 +32294,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159 094,0</w:t>
+162 381,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16591,51 +32504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 045,0</w:t>
+74 531,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16801,51 +32714,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 372,0</w:t>
+28 740,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17011,51 +32924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 372,0</w:t>
+28 740,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17221,51 +33134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 653,0</w:t>
+45 770,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17431,51 +33344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 560,0</w:t>
+2681,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17641,51 +33554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 020,0</w:t>
+1 026,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17851,51 +33764,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 774,0</w:t>
+41 763,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18061,51 +33974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-299,0</w:t>
+300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18271,51 +34184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20,0</w:t>
+21,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18481,51 +34394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133,0</w:t>
+139,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18691,51 +34604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133,0</w:t>
+139,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18901,51 +34814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133,0</w:t>
+139,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19111,51 +35024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87 916,0</w:t>
+87 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19321,51 +35234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87 916,0</w:t>
+87 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19531,51 +35444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87 916,0</w:t>
+87 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19741,51 +35654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87 916,0</w:t>
+87 711,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20715,51 +36628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159 094,0</w:t>
+162 381,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20956,51 +36869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 844,0</w:t>
+63 346,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21197,51 +37110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 844,0</w:t>
+63 346,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21438,51 +37351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 844,0</w:t>
+63 346,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21679,51 +37592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 844,0</w:t>
+63 346,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21920,51 +37833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79,0</w:t>
+83,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22161,51 +38074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79,0</w:t>
+83,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22402,51 +38315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79,0</w:t>
+83,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22643,51 +38556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79,0</w:t>
+83,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22884,51 +38797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 958,0</w:t>
+47 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23125,51 +39038,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 958,0</w:t>
+47 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23366,51 +39279,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 958,0</w:t>
+47 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23607,51 +39520,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 470,0</w:t>
+33 044,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23848,51 +39761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 210,0</w:t>
+10 720,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24089,51 +40002,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 278.0</w:t>
+3 442,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24330,51 +40243,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 737,0</w:t>
+51 246,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24571,51 +40484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 508,0</w:t>
+51 005,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24812,51 +40725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 508,0</w:t>
+51 005,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25053,51 +40966,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 508,0</w:t>
+51 005,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25294,51 +41207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-229,0</w:t>
+241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25535,51 +41448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-229,0</w:t>
+241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25776,51 +41689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-229,0</w:t>
+241,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26017,51 +41930,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-476,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26258,51 +42171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-476,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26499,51 +42412,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-476,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26740,51 +42653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-476,0</w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29213,13912 +45126,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к решению</w:t>
+              <w:t>Приложение 4 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кызылординского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года № 326-46/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...13811 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета сельского округа Аксуат на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -43287,55 +45388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43661,31 +45762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>