--- v0 (2025-11-06)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe6cd5e" w14:textId="fe6cd5e">
+    <w:p w14:paraId="3f93fb6" w14:textId="3f93fb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков по Шетскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение акима Шетского района Карагандинской области от 2 июля 2025 года № 04</w:t>
+        <w:t>Решение акима Шетского района Карагандинской области от 2 июля 2025 года № 04.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -557,2908 +557,2966 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к решению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z159" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Границы избирательных участков по Шетскому району</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z160" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции решения акима Шетского района Карагандинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на возникшие правовые отношения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №591</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Аксу – Аюлы, Отдел культуры, развития языков, физической культуры и спорта Шетского района, Коммунальное государственное казенное предприятие "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z161" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Шортанбай жырау дома №26, 28, 30, 32, 36, 38, 42, 44, 44А, 46, 48, 50, 52, 54, 56, 58, 60, 60а, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 82б, 84, 88, 90, 92, 94, 96, 98, 100, 101, 101а, 102, 103, 103б, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 117, 119, 119а, 119б, 119в, 121, 125, 127, 121, 129, 133, 135, 136,137, 139, 142, 143, 145, 147, 149, 151, 153, 153а, 153б, 155, 156, 157, 157а, 158, 159, 161, 169, 167, 168, 169, 169а, 169б, 171, 173, 175, 176, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 197а, 198, 199, 201, 203, 205, 206, 207, 209, 209а, 211, 213, 215, 217, 217б, 219, 221, 223, 223а, 225, 227, 229, 231, 233, 235, 235а, 236, 236б, 237, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 259а, 261, 261а, 265, 266, 267, 269, улица Абая дома начиная с №10,11,12,13,14,15,16,17,18,19,20,21,22,23,24,25,26,27, 28, улица Жангутты би дома №27, 29, 31, 33, 35, 37, 37а, 43, 45, 47, 49, 51, 53, 55, 57, 59, 59А, 61, 61а, 62, 63, 63а, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73а, 74, 75, 76, 77, 78, 79, 80, 80А, 81, 82, 83, 84, 84а, 85, 85а, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 102а, 104, 105, 106, 107, 108, 109, 100А, 110, 110а, 111, 112, 112а, 113, 114, 115, 116, 118, 118а, 120, 122, 124, 124а, 126, 128, 130, 132, 134, улица Ж.Кулейменова №23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 34а, 34б, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 46а, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 61а, 62, 63, 63а, 65 дома, улица С.Сейфуллина №73, 75, 75б, 77, 81, 83б, 85, 87, 87а, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 100, 100Б, 101, 102, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 111а, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 128а, 129, 130, 132, 134, 136, 138, 140, 142, 144, 146, 147, 148, 148а, 148в, 148г, 150, 152, 154, 155, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 176а, 178, 178б, 180, 182, 182А, 184, 186, 188, 190, 192, 196, 200, 202, 203, 204, 204а, 206, 208, 210, 212, 214, 216, 218, 219, 220, 220а дома, улица А.Тлеулина №31, 33, 35, 37, 39, 41, 43, 45, 47, 47а, 49, 51, 52, 52б, 53, 53а, 53б, 53в, 53г, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 66а, 67, 68, 69, 71, 72, 73, 74, 75, 76, 77, 77а, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 99, 100, 101, 101а, 102, 103, 104, 105, 105а, 106, 107, 108, 109, 110, 111, 111а, 113, 115, 119, 120 дома,улица М.Жапакова №23а дом, улица Кумжон начиная с №1 до №42 дома, зимовка Караозек №1 дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z162" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №592</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z163" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Аксу – Аюлы, Коммунальное государственное учреждение "Детско-юношеская спортивная школа села Аксу-Аюлы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z164" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Шортанбай жырау №1, 2, 3, 4, 5, 6, 6А, 7, 8, 8а, 9, 9а, 10, 11, 12, 13, 14, 14а, 15, 16, 17, 18, 19, 20, 20а, 21, 21б, 22, 23, 24, 25, 26, 27, 29, 31, 33, 33а, 34, 35, 37, 39, 39а, 41, 43, 45, 47, 51, 53, 53а, 55, 57, 59, 59а, 61, 63, 63а, 65, 67, 69, 71, 75, 77, 81, 83, 85, 87, 91, 93, 95, 95б, 97, 99 дома, улица Абая №1, 1а, 2, 2а, 2б, 3, 4, 5, 6, 7, 8, 9 дома, улица Жанкутты би №1, 1а, 1б, 1в, 1г, 2, 2а, 2б, 3, 3а, 3б, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 12а, 12б, 14, 15, 15в, 16, 17, 18, 19, 20, 20А, 21, 23, 22, 22а, 24, 25, 26, 28, 30, 32, 34, 36, 36А, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60 дома, улица А.Тлеулина №1, 2, 3, 4, 5, 6, 6а, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 15, 16, 16а, 17, 20а, 21, 21а, 21б, 21г, 22, 23, 24, 25, 25а, 26а, 26, 27, 27а, 28, 29, 30, 34, 36, 38, 40, 42, 44, 46, 48, 48б, 50, 50а, 50в, 50д дома, улица С.Сейфуллина №60, 61, 62, 63, 64, 66, 67, 68, 69, 69А, 70, 72, 72а, 79, 69, 79в, 80, 82, 84, 88 дома, улица Дербисалы батыр № 1, 2, 2а, 4, 6, 12, 13, 16, 19, 21, 27, 29, 33, 37, 39, 40, 41, 49, 51, 58, 62 дома, улица А.Хасенова №6, 11, 12 дома, улица Ж.Кулейменова начиная с №1, 2, 3, 4, 5, 6, 6А и с №7 до №22 дома, улица М.Жапакова начиная с №1 до №46 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №593</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Енбекшил, Коммунальное государственное учреждение "Енбекшилская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Шабанбай би начиная с №1 до №27 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №594</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Актобе, Коммунальное государственное учреждение "Актюбинская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Байсейта начиная с №1 до №31 дома и №49 дом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №595</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Аксу, Коммунальное государственное учреждение "Аксуская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Сенкибай би начиная с №1 до №26 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №596</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кайракты, Коммунальное государственное учреждение "Кайрактинская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Жидебай батыра начиная с №1 до №26 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №597</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Агадырь, Коммунальное государственное учреждение "Детско-юношеская спортивная школа Шетского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Ержан би №1, 2, 3, 4, 4а, 5, 5а, 6, 6а, 7, 7а, 8, 8а, 8б, 8в, 9, 9а, 10а, 11, 12, 13, 14, 15, 16, 17, 17а, 19, 23, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 47, 49, 51 дома, улица К.Рыскулбеков №1, 11, 17, 21, 23, 25, 29, 30, 30а, 38, 42, 52, 53 дома, улица А.Байтурсынова №11, 13, 18, 24 дома, улица Балауса №7, 23 дома, улица С.Сейфуллина №1, 2, 3, 4, 5, 6, 7, 8, 13, 14, 23, 24, 25, 27, 28, 32, 38 дома, улица И.Панфилова №10, 11, 14, 16, 32, 33, 33 дома, улица А.Молдагуловой №1, 1а, 2, 3а, 7, 8, 9, 10, 12, 14, 18, 19, 20, 22, 24 дома, улица Бейбитшилик №4, 10, 20, 26, 27, 28, 31а, 31, 32, 34а, 37, 37А, 38, 39, 40, 41, 41а, 42, 42а, 44, 46, 48, 50, 54, 56 56А дома, улица А.Матросова №1, 1а, 2, 3, 3а, 4, 4а, 7, 7а, 9, 10, 11, 12, 15, 16, 17, 20, 25, 26, 35, 36, 37, 38, 38а, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 64 дома, улица Ж.Мейрманова №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16 дома, улица Кушикбай батыра №1, 16, 16а, 16б, 18, 20, 22, 24, 24а, 26, 28, 28а, 30, 31, 32, 34, 36, 38, 40, 41, 42, 45, 47, 51, 53, 55, 61, 63, 65, 69, 71, 73а, 75 дома, улица Аманат №12, 2, 3, 4, 6, 48А дома, улица Абая №1, 2, 3, 16, 1а, 2a, 3а дома, в разъезде Тагылы разъезд 906 километр, 1, 2, 5, 8 улица А.Абрахимова №1, 2, 3, 3а, 4, 4А, 5, 6, 6А, 7, 8, 8А, 9, 30, 31, 32, 34, 35, 36, 37, 38, 39, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 30, 4а, 4, 5, 6, 6а, 7, 8, 9 дома, улица И.А.Колбасина №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13 дома, улица С.Мухамеджанова №1, 2, 3, 5, 7, 9, 10а, 11, 12, 13, 15, 16, 17, 19, 25, 25а, 27, 29, 63, 64, 66 дома, улица Е.Есимгалиева №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 14, 16, 18, 20 дома, улица Т.Мусахметова №1, 1а, 2, 3, 4, 5, 5б, 6, 7, 9, 11, 13, 15, 18, 27 дома, улица Ынтымак №1, 1А, 3, 5, 8, 10, 12, дома, улица К.Сатпаева №23, дома, улица М.Аманжолова №1, 2, 2а, 3, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 12а и 19а дома, улица Т.Аубакирова №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 15, 15а, 16 дома, в зимовке Аксоран, проспекту Абая №1а, 3а, 4, 5 7, 8б, 9 11, 13 15, 18а, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29 31, 32, 34, 35, 36, 37, 35, 37 дома. улица Курмангазы №1, 2, 3, 4, 9, 9а, 10а, 10 дома</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №598</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Агадырь, Отдел культуры, развития языков, физической культуры и спорта Шетского района, Коммунальное государственное учреждение "Культурно-досуговый центр имени Шабала Бейсеккызы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица улица Агыбай батыра №1, 2, 3, 4, 5, 6, 7, 8, 10, 12, 14, 16,18, 18а, 20, 20а, 20б, 21а дома, улица Тауелсиз Казахстан 3, 4а, 8а, 9, 14, 16, 18, 18а, 20, 24 дома, улица Байгозы батыра №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, дома, Микрорайон 1, 1а, 2,3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19а, 20, 21, 22, 23 дома, улица Сакена №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 дома, улица Жамбыла №2, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 21 дома, улица Туякова №1, 2, 5, 7, 9, 11, 13, 14, 15,16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 9а, 33, 35а, 37, 39, 39а, 41, 43 дома, улица А.Смагулова №1, 1а, 2, 3, 3а, 4, 6, 7, 9, 10, 11, 11а, 12, 13, 15, 15а, 16, 17, 18, 19, 20, 21, 22 дома, улица Ш.Уалиханова №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 дома, улица Жарылгап батыра №2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 15а, 16, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31а, 31, 32, 34, 42, 43, 45, 47, 16а/1, 16а/2, 17а/1, 17а/2, 18а/1, 18а/2, 19а/1, 19а/2, 20а/1, 20а/2, 21а/1, 21а/2, 22а/1, 22а/2, 23а/1, 23а/2 дома, улица Бастау №1, 2, 3, 12, 16 дома, улица Ардагер №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 19, 20, 21, 22, 23, 24, 11, 48, 48А, 50, 50А, 51, 52, 52А, 52Б, 53, 54, 54А, 54Б, 55, 57 дома, проспект Абая №7а, 8б, 18, 22б, 31, 44, 46, 48, 48а, 50, 50а, 51, 51, 52, 52а, 52б, 53, 54, 54а, 54б, 55, 57 дома, улица Бейбитшилик №56а дом, улица К.Сатпаева №2, 4, 6, 8, 10, 12, 14, 16, 19, 20, 23 дома, улица Жибек жолы №1, 2, 3, 4, 5, 6, 7, 8 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №599</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Агадырь, Коммунальное государственное учреждение "Общеобразовательная школа имени М.Маметовой" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Нурлыжол №2, 3, 5, 7, 8, 9, 10, 12, 13а, 13, 14, 16, 18, 20, 24, 25, 26, 44, дома, улица Бирлик №9, 10, 14, 20, 22, 28, 29, 30, 31, 34, 36, 37, 39, 40, 44,45 дома, улица Желтоксан №1, 2, 4, 7, 10, 11, 14, 15, 15а, 16, 18, 20, 22, 24, 26, 28, 29, 29а, 30, 32, 34, 35, 36, 37а, 37, 39, 41, 43, 45, 47 дома, улица Сарыарка №1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 28, 30, 30А, 33 дома, улица Болашак №1, 1а, 3, 5, 7, 11, 17, 26, 29, 33, 36а, 37, 39, 41, 41а дома, улица Актасты №1, 1а, 2, 3, 6, 7, 8, 10, 11 дома, улица Алаш №1, 1а, 2, 2а, 3, 8, 9, 12, 13, 14а, 15, 18, 19, 20, 29, 31, 35 дома, улица Достык №1, 2, 4, 3, 5 дома, улица О.Бекова №1, 1а, 1б, 2, 2а, 2б, 3, 3б, 3а, 4, 5, 5а, 5б, 5в, 6, 7, 8, 8а, 9, 9а, 10а, 10, 11а, 12, 12а, 13, 15, 16а, 17, 18, 21, 23, 24, 26, 27, 28, 32, 33, 35, 37, 39, 41, 43, 45, 47, 48 дома, улица К.Оспанова №1, 1а, 2, 2а, 2б, 3, 3а, 4, 4а, 6, 6а, 7, 9, 13, 14, 15, 16, 17, 18, 18а, 20, 22, 24, 26, 27, 28, 28а, 30, 35, 37, 38, 40, 42, 43, 45, 47, 49, 51, 57 дома, улица Е.Мадиева №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11 дома, улица Акшатау №1, 2, 3, 14, 15, 17, 19, 21, 23, 25, 29, 31, 35, 36, 37, 50, 54, 56, 60, 68, 70, 72 дома, улица Сарысу №1, 8, 24, 30, 38, 40, 46, 47дома, улица М.Маметовой №1, 2, 2а, 3, 4, 5, 8, 10, 18, 26, 29, 30, 31, 33, 34 дома, улица Жумыскера №2, 5, 6, 7, 8, 9, 10, 11, 12, 14, 17, 19, 21, 22, 23, 28, 28а, 30, 31, 32, 33, 34, 36, 38, 42 дома, улица Железнодорожников №1, 2, 3, 4, 5, 5а, 6, 7, 8 дома, улица С.Оразаева №1, 2а, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30 дома, улица Ырыс №4а, 6, 7, 8, 17 дома, улица Акжол №1, 2, 3, 3а, 6, 9, 11, 13, 16, 18, 22, 26, 33, 34, 39, 42, 43, 48а, 48 дома, улица Женис №5, 10, 10а, 12, 13, 19, 25, 30 дома, по проспекту Абая №2а дома, улица Азаттык №1, 2, 3, 4а, 5, 6, 7, 8, 9, 9а, 10, 11, 13, 14, 15, 16, 18, 19а, 19, 20, 21, 22, 23, 23 дома, улица Айыртауская №1, 1, 3, 3, 4, 5, 6, 13, 15 дома, улица Ж.Кыздарбекова №1 2, 3, 4, 5, 6, 8, 9, 10 , 10а, 11, 12, 13, 14, 17, 17а, 18, 19, 20, 21, 22, 23, 24, 26, 27, 28, 29 дома, улица Таныбай батыр№1,6,12,14,15,17,1а,1б,25,29,31,35,36/1,36/2,37,50/1,50/2,54,56,68,70,72,9.батыр и зимовки Аксенгир, зимовки Полевойстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №600</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Сарыши, Коммунальное государственное учреждение "Сарышская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица А.Хасенова №3, 1 дома, улица Агыбай батыра №9, 17 дома, улица Жарылгап батыра №4 дома, улица З.Кокжалова №3 дом, улица Кадыр батыра №6 дом, улица М.Рахимовой №2, 6 дома, улица Т.Аубакирова №1, 7, 8 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Избирательный участок №601</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Акжал, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры "Шугыла" коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая дома начиная с №1 до №19, улица Агыбай батыра начиная с №1 до №17 дома, улица Ы.Алтынсарина начиная с №1 до №23 дома,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Т.Аубакирова начиная с №1 до №15 дома, улица Бейбитшилик начиная с №1 до №8 дома, улица Дуйсенбая начиная с №1 до №8 дома, улица Елеген батыра начиная с №1 до №11 дома, улица Жаманкара начиная с №1 до №18 дома, улица Желтоксан начиная с №1 до №13 дома, улица Казыбек би начиная с №1 до №25 дома, улица К.Сатбаева начиная с №1 до №28 дома, улица С.Сейфуллина начиная с №1 до №24 и 28 дома, улица Ш.Уалиханова начиная с №1 до №21 и 33 дома, улица Алимшайхы начиная с №1 до №17 дома, улица Б.Касымжанова начиная с №1 до №10 дома, улица Сарыарка начиная с №1 до №14 дома, улица Жамбула начиная с №1 до №10 дома, улица Микрорайон начиная с №1 до №9 дома, зимовка Мыржыкбай №3,5,10 дома, зимовки - Туяк, Мухтар, Кумола, Шурык, Сирге, Абдир, Тастак, Ережеп, Райян, Тулакбай, Рахмет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №602</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Акжартас, Коммунальное государственное учреждение "Акжартасская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: с.Акжартас улицаКарабулак с №1 до №44 дома, село Аякши дома с №1 до №9, зимовка Акшокы дома №1,4,18, зимовка Битим №2 дом, зимовка Комек №2 дом, зимовки – Акжан, Актакыр, Аманжан, Ахмедия, Екиаша, Карасу, Есенкул, Жетимек, Кумжон, Сәрик, Уйтас, Санбай, Жаксыбатыр, Айсери ,Болашак, Мейрам, Мусакажы, Ортакон, Суанбек, Тулкили №5 дом, Школа №1,2 дома, Шошакуй, Ырыс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №603</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: п.Акшатау, коммунальное государственное учреждение "Общеобразовательная школа имени Ш. Уалиханова" Шетского районного отдела образования управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: дома с улицы Байсеита Жарылгапова №63 по №86, дома с улицы Дия-кажи №1 по №75, улицы Абая №4 по №47, 53, улицы Т.Аралбаева №1 по №28 и дома №47, 106 , дома №1-72 по улице Торговой, дома №1-73 по улице О.Махметова, улица Школьная №2а, 5, 6, 7, 8, 20, 21,22, дома 25, 26, 27, 92 , 94, 95, дома по улице Садовая №2, 3, 4, 5, 9, 21, 22, 23, 26, дома по улице С.Сейфуллина №1 по №11, дома по улице К.Смагулова №1 по №25 ул. К.Нуржанова №1-33 и №133, ул. Шахтера №1, 2, 6, 8, 138, 139 дома, дома по ул. М. Ауэзова №1-№5, дома №1, 2, 5 по улице А.Байтурсынова, дома зимовки 8 Водовод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №604</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Жарылгап батыр, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Жарылгап батыра коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: ул.Ы.Алтынсарина дома начиная с №1 до №65 и зимовки Қарасай, Қаратас, село Каргалы, ул.Саржал начиная №1 до №15 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №605</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Акшокы, Отдел культуры, развития языков, физической культуры и спорта Шетскогорайона,дом культуры села Акшокы коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Байкаска №№1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 14, 16, 17, 18, 20, 21, 23, 24, 25, 26 28, улица Бирлик №№48, 49, 50, 51, 57, 66, 67, 70, 71, 72, 74, 76, 78, 80 81, ул.Болашак №29, 30, 31, 34, 38, 39, 40, 41, 42, 43, 44, 44А, 45, 46 зимовки Акшокы, Ауганбай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №606</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Акбауыр, Коммунальное государственное учреждение "Акбауырская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Достык дома начиная с №1 до №38, улица М.Акимжанова дома начиная с №1 до №23 и дом №34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №607</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Акой, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Акой коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Акой дома начиная с №1 до №40, улица Кажымукана начиная с №1 до №16, улица Казыбек би начиная с №1 до №20 дома, улица С.Сейфуллина дома начиная с №1 до №15 и дом №51, улица Чепурченко дома начиная с №1 до №19, улица М.Едигеева дома начиная с №1 до №32, зимовка Байшегир.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №608</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Батык, Коммунальное государственное учреждение "Батыкская общеобразовательная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Абая дома №18, №20/1,№20/2 ,№22, №22А/1,№22А/2, №24/1,№24/2, №24А/1,№24А/2,№26, №28, №30/1,№30/2, №32/1,№32/2, №34,№36/1,№36/2,№38, №53, улица Батык дома начиная №54/1,№54/2, №56/1,№56/2, №56/1, №56/2, №58/1, №58/2, №60/1, №60/2, №62/1, №62/2, №64/1, №64/2, №66/1, №66/2, №67, №68/1, №68/2, №69/1, №69/2, №70/1, №70/2, №71/1, №71/2, №72/2, №72/2, №73/1, №73/2, №74/1, №74/2, №75/1, №75/2, №76/1, №76/2, №77, №78/1, №78/2, №79, №81, №83., улица Б.Майлина №53, №55/1, №55/2, №55А/1, №55А/2, №56/1, №56/2, №61/,1, №61/2, №63, улица Жамбыла дома начиная №1/1, №1/2,№2/1, №2/2, №2А/1,№2А/2, №3/1,№3/2, №4, №5/1, №5/2, №5А/1,№5А/2 , №6,№7, №8/1,№8/2, №9/1, №9/2, №10/1, №10/2, №11/1, №11/2, №12/1, №12/2, №13, №14, №15, №17/1, №17/2, №17/3, №21/1,№21/2, №23/1, №23/2, №25/1, №25/2, №27/1, №27/2, №29/1, №29/2, №31/1, №31/2, №33/1, №33/2, №35/1, №35/2, №37/1, №37/2, №39, №41/1, №41/2, №43/1, №43/2, №45/1, №45/2, №47/1, №47/2, №49/1, №49/2, №51/1, №51/2, №53үй. улица Жезказганская №80/1, №80/2, №82/1, №82/2, №84/1, №84/2, №86/1, №86/2, №88/1, №88/2, №90/1, №90/2, №92/1, №92/2, №94/1, №94/2, №96/1, №96/2, №98/1, №98/2, №100, №102/1, №102/2, №114, №176 үйлер., улица И.Жансугирова № 87 здание акимата, улица С.Сейфуллина дома начиная с № 40/1, №40/2, №42/1,№42/2, № 44/1, №44/2, №46/1,№46/2, № 48, № 52, №54/1, №54/2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №609</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Босага, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Босага коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Агыбай батыра дома №2/1, 2/2, 3/1, 3/2, 4/1, 4/2, 8/1, 8/2, 10/1, улица К.Айкумбекова дома №1, 2А, 2Б, 3, 3А, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 14, 14А, 15, 16,17,17А, 17Б, 18, 18А, 19, 20, 21, 22/1, 22/2, 23/2, 24, 24А/1, 24А/2, 25, 27, 28, 29, 32А, 33, 36, 37, 42/1, 42/2, 44/1, 44/2, улица Д.Бектурсынова дома №1, 1А, 2, 2А, 3, 3А, 4, 5, 7, 8, 8А, 9, 10, 11, 11Д, 12, 12/2, 12А/1, 12А/2, 13, 14/1, 14/2, 14А/1, 14А/2, 15, 16, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 29, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 43, 45, 47, 51, 53А, улицаТауелсиздик дома №1, 2, 3, 3а, 4, 4а, 5, 6, 7, 8, 8А, 9, 9А, 11, 12, 12А, 13, 14, 15, 16, 17, 18, 19, 20, 20А , улица Жарылгап батыра дома №1/1, 1/2, 2, 5, 17, улица Канды Караша батыра дома №1/1, 1/2, 2, 3, 4/1, 4/2, 5/1, 5/2, 5А, 7/1, 7/2, 7А, 8/1, 8/2, 9, 10, 11/1, 11/2, 13/1, 13/2, 15, 17, улица Е.Кулжанбекова дома №2А, 3, 4, 4А, 5, 6, 6А, 10, 12, 12А, 13, 16/1, 16/2, 16/3, 18/1, 18/2, 18А, 20, отд.Бестамак дома №1, 2, 3, 4, 6, 7, 8, 10, село Жылыбулак,улица Жылыбулак дома №1, 2/1, 2/2, 3, 4, 5, 7, отд. Жуманбулак дома №1, 2, 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z69" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №610</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Бурма, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Бурма коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица С.Байшагирова начиная с №1 до №36 дома, улица Бейбитшилик начиная с №1 до №38 дома, улица Жастар начиная с №1 до №29 дома, улица Байтерек начиная с №1 до №20 дома, улица Курылысшылар начиная с №1 до №26 дома, улица Орталык начиная с №1 до №14 и №25, 25а, 38 дома, улица Сарыарка начиная с №1 до №40 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №611</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Мухтар, Коммунальное государственное учреждение "Мухтарская основная средняя школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z74" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бозшаколь начиная с №1 до №27 дома, улица Мухтар начиная с №1 до №36 дома, улица Мектеп начиная с №1 до №4 дома и №28 дом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z75" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №612</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z76" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Дария, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры поселка Дария коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая начиная с № 1,1а, 2, 2а, 3, 4, 5, 6, 7, 7а, 8, 9, 9а, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21а, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 34, 36 до дома, улица Желтоксан начиная с № 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 18, 19, 20 до дома, улица Жамбыла дома № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 17, 19, 19а, 21, 23, 24, 25, 27, 29, 31, 34, 37, улица М.Ауэзова начиная дома начиная с №1 до №20, улица Бугылы с № 1, 1а, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 15, 18, 19, 20, 21, 22, 23 до дома, улица М.Маметовой № 1, 2, 4, 4а, 5, 5а, 7, 8, 9, 10, 11, 12, 13, 13а, 14, 15, 20, 26, улица Б.Момышулы начиная с № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 10а, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 27, 36, улица С.Сейфуллина дома начиная с № 1 до №26, улица А.Молдагуловой дома № 1, 2, 3, 4, 4а, 4б, 4в, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №613</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z79" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок имени С.Сейфуллина, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры поселка имени С.Сейфуллина коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z80" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Маясар акына начиная с №1 до №28 дома и дома №1А, №10А, улица Н.Абдирова начиная с №1 до №78 дома и дома №8А, №11А, №12А, №13А, №14А, №15А, №15Б, №16А, №29А, №31А, №31Б, №47А, №49А, №49Б, №53А, улица Казыбек-би начиная с №1 до №36 дома и дома №14А, №15А, №16А, №17А, №18А, №23А, улица Жамбыла начиная с №1 до №27 дома, улица Достык начиная с №1 до №27 дома и дома №16А, №18А, №20А,улица Наурыз начиная с №1 до №32 дома и дома №3А, №5А, №7А, №8А, №8Б, №11А,№12А, №17А, №23А, №26А, улица Болата Жамиева начиная с №2 до №13 дома, улица М.Маметовой начиная с №1 до №11 дома и дом №6А, улица Гагарина начиная с №1 до №14 дома и дома №1А, №1Б, №1В, №3А, №5А, №7А,улица Береке начиная с №1 до №21 дома и дома №31, №6А, №16А, №19А, №20А,улицаТаңыбай батыр начиная с №1 до №27 дома и дома №32, №11А, улица Женис начиная с №1 до №15 дома, улица Абай начиная с №1 до №28 дома и №35 дом, улица Бугылы начиная с №1 до №47 дома и дома №39,№5А, №5Б, №6Б, №6В, №7А, №12А, №16А, №16Б, №16В, №20А, №20Б, №20В, №24А, №24Б, №26А, №26Б, №34А, №36А, №36Б, №38А,45(1.2),46(1,2),47(1.2),48(1,2),49(1,2) улица Шевченко начиная с №1 до №25 дома, улица Т.Аубакирова начиная с №1 до №37 дома и дома №15А, №22А, №19А, №21А, улица Бейбитшилик начиная с №1 до №45 дома и дома №15А, №15Б, №17А, №25А, №26А, №28А, улица Байгозы-батыр начиная с №1 до №55 дома и дома №23А, №24А, №29А, улица С.Сейфуллина начиная с №1 до №47 и дома №51, №65, №11А, №23Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z81" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №614</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z82" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Нура, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Нура коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z83" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Н.Абдирова начиная с №1 до №11 и №52, 53, 56, 59, 61, 63, 65, 67, 69, 70,73, 74, 90 дома, улица Шабанбай би начиная с №1 до №33, начиная с №81 до №129 и №138, 149, 157, 172, 200 дома, улица Сейфуллина начиная с №1 до №12 и начиная с №41 до №59 дома, улица Муканова начиная с №1 до №8 дома, начиная с №18 до №36 и №121, 122, 142 дома, улица Абая начиная с №1 до №34 и №45, 61, 62, 63, 67, 73, 100, 101, 116, 118, 120, 123, 138, 149, 199 дома, улица Н.Байсейтулы начиная с №1 до №93 и №116а, 117, 118, 124а дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z84" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №615</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z85" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Киикти, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Киикти коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z86" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бейбитшилик начиная с №№1, 2, 2А, 3, 4, 7, 8, 9, 10, 11, 13, 14, 15, 18, 34 дома, улица Желтоксан начиная с №1, 3, 5, 7, 15, 16, 17 дома, улица Агыбай батыр начиная с №2, 3, 3А, 4, 5, 6, 7, 9, 10, 12, 14, 15, 16, 18, 19, 22, 26, 27, 28, 29, 30, 34, 35, 36, 36, 38, 39, 40, 42, 43, 46, 50, 51, 92, 93, 93А, 109, 117, 119, 120, 127, 136, 137, 140, 140Б, 145 дома, улица АбикенХасенова дома №1, 2А, 3, 3А, 4, 4а, 5, 6, 7, 8, 9, 10, 12, 12б, 13, 14, 15, 15а, 16, 20, 21, 23, 24, 25, 27, 28, 29, 42, 42, 43, 44, 50, улица Казыбек би начиная с №1,2, 2а, 3, 4, 5, 6, 7, 7А, 8, 10, 11, 11а, 12, 12а, 13, 15, 15А, 16, 17, 17А, 18, 19, 21, 27, 30, 31, 32, 33, 34, 40, 89 дома, улица Ы.Алтынсарина дома с №1, 1а, 1Б, 1В, 2, 2А, 3, 3а, 4, 5, 5а, 6, 7, 8, 9, 10, 11, 12, 12а, 13, 14а, 16, 20, 21, 23, 23б, 24, 25, 26, 27, 30, 31, 32, 33, 34, 34, 43, 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z87" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №616</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z88" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Коктенколь, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Коктенколь коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z89" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Кистафина дома №1 №2 №3 №4 №5 №5А №6 №7 №8 №9 №10 №11 №13 №15 №19 №21 №23, улица Коктенкольская дома №1/1 №1/2 №2 №3 №4 №5/1 №5/2 №6 №7/1 №7/2 №8/1 №9 №10 №11 №12 №13 №14 №15 №15А №16 №16А №17 №18/1 №18/2 №19 №20/1 №20/2 №21 №22/1 №22/2 №23/1 №23/2 №24/1 №24/2 №25 №26/1 №26/2 №27 №28/1 №28/2 №29 №30 №31 №32 №34/1 №34/2 №33 №35 №35А №37 №39 №41 №43 №45 №47 №48 №49, улица Бастау дома №1 №2/1 №2/2 №3/1 №3/2 №4/1 №4/2 №5 №6/1 №6/2 №7/1 №7/2 №8/1 №8/2 №9/1 №9/2 №11/1 №11/1 №13/1 №13/2 №15 №17, улица Сейфуллина дома №1 №2 №3 №4/1 №4/2 №5 №6/1 №6/2 №7/1 №7/2 №7/3 №7/4 №9/1 №9/2 №9/3 №9/4 №10 №11/1 №11/2 №11/3 №11/4 №12 №13/2 №13/2 №13/3 №14 №15/1 №15/2 №15А №16 №17/1 №17/2 №18 №19 №21 №20 №24, улица Ынтымак дома №1 №2 №3 №4 №5 №6 №7 №8 №9 №10 №11 №12 №13 №14 №14А №15 №16 №17 №18 №19 №20 №21 №22 №23/2 №24 №25/1 №25/2 №26 №27/1 №27/2 №28 №29/1 №29/2 №30 №31/1 №31/2 №32 №34 №36/1 №36/2 №38 №40/1 №40/2, улица Тауелсизди дома №1 №2/1 №2/2, №3 №4/2 №5 №6/1 №6/2 №7 №7А №8/1 №9 №10/1 №10/2 №11 №12 №13 №14/1 №14/2 №15 №16/1 №16/2 №17 №18/1 №18/2 №19 №20 №21 №22/2 №24/1 №24/2 №26/1 №26/2 №28/1 №28/2 №30/1 №30/2 №32 №36 №40, улица Бирлик дома №1 №2 №3/1 №3/2 №4/1 №4/2 №5/1 №5/2 №6 №7/1 №9/1 №9/2 №11 №13, село Акжол, улица Сарыарка дома №1 №2/1 №2/2 №3 №4 №5 №6 №7 №8 №9 №10/1 №10/2 №11 №12 №13 №14/1 №14/2 №15 №16 №17/1 №17/2 №19/1 №19/2 №21/1 №21/2, село Жыланды, улица Байгозы батыра дома №1 №2 №3/1 №3/2 №4/1 №4/2 №5/1 №5/2 №6/1 №6/2 №7 №8 №9 №10/1 №10/2 №11/1 №11/2 №12 №13 №15/1 №15/2 №16/1 №16/2 №18 №19/1 №19/2 №20 №21 №22/1 №23 №24.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z90" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №617</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z91" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Алихан, Коммунальное государственное учреждение "Алиханская основная средняя школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z92" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Кушикбай батыра №1 №2/1 №2/2 №3 №5/1 №5/2 №6/1 №6/2 №8/1 №8/2 №9/1 №9/2 №10/1 №10/2 №11 №12 №15/1 №15/2 №16/1 №16/2 №17/1 №17/2 №18 №19 №20/1 №20/2 №21 №22 №23 №24 №25 №26 №27/1 №27/2 №28А №28/1 №28/2 №29 №30 №31 №32 №33 №34 №35 №36 №37 №38 №39 №40/1 №40/2 №41 №42 №43 №44/1 №44/2 №45/1 №45/2 №46 №47 №48 №50 №51 №58 дома, улица 43 разъезд дома №1 №2/1 №2/2 №3/1 №3/2 №4/1 №4/2 №5 №6 №7 №8 №9/1 №9/2 №10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z93" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №618</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: станция Коктенколь, Коммунальное государственное учреждение "Начальная школа Разъезда – 56" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z95" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: станция Коктенколь, улица Толек батыра дома №1 №2 №2А №3 №4 №5 №6 №7 №8 №9 №10 №11 №12 №13 №14 №15 №16 №17 №18 №19 №20 №21 №22 №23 №24 №24А №25 №26 №28 №29 №30/1 №30/2 №31/1 №31/2 №32/1 №32/2 №33/1 №33/2 №34/1 №34/2 №35/1 №35/2 №36 №37 №38 №39 №40 №41 №42 №43 №44 №45.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z96" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №619</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z97" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Красная Поляна, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Красная Поляна коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z98" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Бирлик начиная с №1 до №15 дома, улица Дворука начиная с №1 до №18 дома, улица Сарыарка начиная с №1 до №12 дома, улица Карамурунская начиная с №1 до №32, улица Комарова начиная с №1 до №34 дома, улица Байконыр начиная с №1 до №19 дома, улица Нура начиная с №1 до №23 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z99" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №620</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр село Бекет, Коммунальное государственное учреждение "Бекетская основная средняя школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Байтерек начиная с №1 до №29 дома и №77 дом, улица Женис начиная с №30 до №54 дома, улица Наурыз начиная с №55 до №76 дома,село Дерипсал, улица Бирлик начиная с №1 до №24 дома, улица Нура начиная с №1 до №26 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z102" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №621</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Карамурын, Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Шетского района" Карамурунский медицинский пункт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z104" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бейбитшилик начиная с №1 до №40 дома, улица Достык начиная с №1 до №24 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z105" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №622</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z106" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кызылтау, Коммунальное государственное учреждение "начальная школа имени Байгозы батыра" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z107" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: с.Кызылтау – ул.К.Мынбаева начиная с №1 до №22 дома, ул. С.Сейфуллина начиная с №2 до №20 дома, ул.Ю.Гагарина начиная с №1 до №20 дома; поселок Жамбыл – ул.Горняков начиная с №1 до №35 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z108" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №623</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z109" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: поселок Мойынты, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры поселка Мойынты коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z110" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Таныбай батыра дома начиная с №1 1а, 1,1 1,2 2,3 2,4 2,7 3,1 3а, 4,2 4,3 4,4 4,5 4,6 4,7 4,8 4,9 4,10,4,11 4,12 4,13 4,14 4,15 4,16 4,17 4,18 4,19 4,20 4,21 5,1 5,2 6,1 6,2 6,3 6,4 6,5 6,6 6,10 6,13 6,14 6,16 6,17 6,319 7,2 7а, 8,2 10а,12,1а13,1а13,2а17,2 17б, 18,2 19,0 20,0 20,а 22,24,225,1 26,2, 26,3 26,4 26,10 26,11 26,12 26,13 26,14 26,15 26,16 27,1 27,2 28,1 28,2 28,8 29,2 29,3 30,1 30,8 31,1 31,2 33 35,1 35,2,улица К.Байсеитовой дома №1,1а, 1б, 2, 3, 3а, 4, 5, 9, 11а, №20а, улица Т.Рыскулова №1, 1а, 1б, 2, 2а, 3, 3а, 4, 5, 5а, 6, 7, 7а, 7б, 8, 9, 9а, 10, 10а, 12, 13, 17, 18, 19, 20, 20а, 21, 23, 23а, 23б, 27, 29, 30, 30а, 30б, 31, 33а, 34, 35, 36, 37, улица Шашубая №1б, 1а, 3, 4, 5, 6а, 7, 7б, 7а, 8, 9, 10, 11, 12, 13, 14, 14а, 16а, 16б, 17, 17а, 18, 19, 20, 22, 23, 24, 24а, 25, 25а, 26, 26а, 28, 29, 30, 30а, 31, 34, 34а, 38, 39, 40, улица Абая №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14а, 16, 17, 18, 19, 21, 22, 23, 24, 25б, 25а, 25, 26, 27, 28, 30, 32, 34, 36, 40, 43, 46, 48, 68, улица С.Сейфуллина дома №1, 2, 3, 4, 5, 6, 7, 9, 10, 13, 19, 15а, 30, 32, 33, 33а, 34, 37, 25, 22, 23, 24, 26, 28, 29, 37, улица Кыздарбека дома №1, 2, 3, 4, 5, 6, 7, 9, 10, 13, 19, 15а, 30, 32, 33, 33а, 34, 37, 25, 22, 23, 24, 26, 28, 29, улица М.Маметовой дома №11, 6, 5, 11, 13, 10, 16, 18, 19, 19а, 20, 20а, 21, 24, 23, 28, 21а, 29, 28а, 33 №35, 35а, 78, улица Б.Момышулы дома №1, 20, 25, 29, 31, 33, 34, 35, 35а, 36а, 43,43а, 42, 43б, 44, 46, 46а, 47, 49а, 50, 51, 53, 55, 123, 125, 127, 128, улица Микрорайон 1,2,6,8,9,10, поселок Мойынты село Акбулак дома №1,10,1 10,2 5,7а,33,35, 68.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z111" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №624</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z112" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кошкарбай, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Кошкарбай коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бугылы дома начиная с №1 до №30, улица Достык дома начиная с №1 до №21 дома, улица Ш.Уалиханова дома начиная с №1 до №29 дома, улица Байзакова дома начиная с №1 до №31 дома, улица А.Молдагуловой дома начиная с №1 до №26а, улица С.Сейфуллина дома начиная с №1 до №13, улица Казахстанская дома начиная с №1 до №21, село Аккияк улица Талды дома начиная с №1 до №14, улица ГРП № 1 дом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z114" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №625</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z115" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Аксу Нураталдинского сельского округа, Коммунальное государственное учреждение "Аксуская основная средняя школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица С.Сейфуллина дома №2, 9, 13, 15, 16, 20, 21, 22, 24, 25, 26, №28, 29, 30, 31, 32, 34, 34, 36, 37, 37, 38, 40, улица Ы.Алтынсарина дома №1, 3, 4, 5, 6, 7, 8, 10, 11, 12, 14, 15, 16, 18, 19, 23, 25, 26, 27, 32, 35, 38, 39, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №626</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Шопа, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Шопа коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Бугылы дома начиная 1, 1А, 2, 3А, 4, 4А, 5, 5А, 6, 8, 8А, 9, 9А, 10, 16, 17, 18, 20, 22, 24, 26, 28, 30, 31 дома, улица Достык дома №5, 7А, 9, 11, 13, 15, 16, 17, 18, 19 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №627</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кызылкой, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Кызылкой коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Абая дома начиная №1, 3, 5, 8, 9, 11, 20, 21, 22, 23, 24, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 40, 41, 45, 45, 48, 53, 57, 66, 67а дом, улица Бейбитшилик с №37 до №64 дома, улица Тауелсиздик дома №1, 2, 4, 5, 8, 9, 10, 11, 12, 13, 15, 15, 17, 18, 19, 22, 24 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №628</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Ортау, Коммунальное государственное учреждение "Ортауская основная средняя школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z125" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Байгозы батыра начиная с №1 до №20 дома, улица Ардагерлер начиная с №1 до №40 дома, улица Тендік начиная с №1 до №9 дома, улица С.Сейфуллина дома начиная с №2 до №12 дома, улица Т.Аубакирова дома №1, 2, 3, 4, 5, 6, 7, 10, 10а, 10б, 13; отделение Сарыбулак улица Сарыбулак дома №1а, 2, 5, 6, 12; отделение Босага дома начиная с № 1 до №9, зимовка Курманака №1, зимовка Кооперативка №1, зимовка Аманбай №1, зимовка Узын жол №1, зимовка Мукиш №1,зимовка Ракымбек №1, зимовка Даулетбек №1, зимовка Досал №1, зимовка Котыр Оба №1 и зимовка Жартас дома №2,3,5,6,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z126" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №629</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z127" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Успен, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Успен коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z128" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Достык начиная с № 227, 228, 231, 233,234, 235, 236, 238 дома, улица Кеншілер начиная с №25, 33, 38, 68, 70, 98 дома, улица К.Сатбаева начиная с №1, 21, 44, 45, 47, 51, 52, 53, 55, 56, 57, 59, 61, 62 дома, улица С.Сейфуллин начиная с №1, 3, 6, 31, 33, 43, 44, 45, 47, 50, 51, 53, 55, 56, 57, 58, 60, 61/1, 61/2, 62/1, 62/2, 63/1, 63/2, 64/1, 64/2, 68, 72, 73, 74, 76 дома, улица Аулиетас начиная с №1, 3, 6, 9, 11, 12, 13, 14, 15, 16, 17 дома, улица Темиржол дома начиная с № 4, 12, 17, 18, 20, 21, 22, 25, 26, 30 дома. Станция Айса, улица Теміржолшылар №3, 5, 7, 8, 9, 10, 11, 12, 15, 16, 17, 18, 19, 20, 22, 23, 25 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №630</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z130" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Айгыржал, Коммунальное государственное учреждение "Основная средняя школа имени М.Жапакова" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z131" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица улица Мамыр начиная с №1, 3, 4А, 6, 7, 8, 11, 13, 16, 20 ,21, 23, 24, 26, 27А, 28, 29, 32, 33, 41 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z132" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №631</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Еркиндик, Коммунальное государственное учреждение "Еркиндикская общеобразовательная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: улица Мектеп начиная с №10, 11, 14, 36, 43, 46, 62, 69, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 140, 143, 147, 148, 149, 151, 153, 154, 155, 156, 157, 158, 159, 160 дома, улица Каражартас начиная с №4, 6, 7, 13, 54, 56, 68, 70, 74, 76, 79, 92, 93, 95, 96, 97, 99, 101, 104, 108, 113, 115, 116, 117, 118, 119,120, 121, 123, 125, 127, 128, 129,130, 131, 132, 136, 139, 187, 188, 190 дом, улица Темиржолшылар начиная с №163, 164, 165, 166, 167А дома, так же начиная 169-го до 184 дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №632</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Жумыскер, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Жумыскер коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Жумыскерул.А.Кунанбаева начиная с №1 до №20 дома, улица А.Молдагуловой начиная с №1 до №20 дома, улица Б.Момышулы начиная с № 1 до №10 дома, улица И.Куанышбаева начиная с №1 до №18 дома, улица К.Мунайтпасова начиная с №1 до №10 дома, улица К.Байсейтовой начиная с №1 до №8 дома, улица М.Маметовой начиная с №1 до №11 дома, улица М.Дуйсенова начиная с №1 до №7дома, улица О.Беков начиная с №1 до №15 дома, улица С.Сейфуллина начиная с №1 до №6 дома, улица С.Бейсенбекова начиная с №1 до №18 дома,Т.Бигельдинов начиная с № 5,6,7 дома, село Карасаз, улица Койтас начиная с №1 до №27 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z138" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №633</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кызылту, Коммунальное государственное учреждение "Кызылтуская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: ул.Тагылы начиная с №1 до №23а дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z141" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №634</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Талды, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Талды коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Д.Смайлова начиная с №1 до №23 дома, улица Сенкибай батыра начиная с №1 до №10 дома, улица Рустема Мажитова начиная с №1 до №11 дома, улица Наршоккена дома начиная с №1 до №20 дома, улица И.Кишкентаева начиная с №1 до №13 дома, улица Ж.Байтуова начиная с №1 до №16 дома, улица Бейбитшилик начиная с №1 до №16 дома, улица А.Кунанбаева начиная с №1 до №19 дома, улица А.Шайкенова начиная с №1 до №25 дома, село Жана-Журт улица Талды дома начиная с №1 №9 дома, зимовка Байбала начиная с №9 до №13 дома, село Берекетти, улица Акшокы начиная с №1 до №23 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №635</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Нижние Кайракты, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом культуры села Нижние Кайракты коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z146" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица К.Сатбаева начиная с №1 до №15 дом, улица Кадыр батыра начиная с №1 до №8 дома, улица Абая начиная с №1 до №27 дома, улица Жарылгап батыра №1, 2, 3, 4, 8, 9 дома, улица К.Макажанова начиная с №1 до №25 дома, улица Дерипсалы батыра начиная с №1 до №8 дома, улица М.Ауэзова начиная с №1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13,14дома, улица С.Сейфуллина начиная с №1 до №10 дома, улица Б.Орынбека №1, 2, 3, 4, 5, 5А, 6, 7, 7А, 8, 8А, 9, 10, 11, 12, 13, 14, 15,16, 24 дома, улица Аккошкар батыра №1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 25 дома, улица Курмангазы начиная с №1 до №17 дома, улица Т.Рымбекулы начиная с №1 до №13а дома, улица Жанибекова начиная с №1 до № 23 дома, улица К.Нуржанова начиная с №1 до №25 дома, улица С.Ахметулы №1, 2, 3, 4, 5, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26 дома, улица Кабанбай батыра №1, 2, 5, 6, 7, 8, 9, 21 дома, улица Шортанбай батыра начиная с №1 до №10 дома, село Верхние Кайракты, микрорайон Басала1 №1, 2, 17,25, 43, 46, 47, 48,53, 54, 56, 65 дома, микрорайон Басала 2 № 2,77, 79, 80, 81, 82,83, 86, 152, 153, 155 дома, микрорайон Қызыл биік №9, 11, 3А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z147" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №636</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z148" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Унирек, Отдел культуры, развития языков, физической культуры и спорта Шетского района, дом кульуры села Унирек коммунального государственного казенного предприятия "Шетский районный культурно-досуговый центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z149" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Унирек начиная с №1 до №29 и №144, 178 дома, улица Тагылы начиная с №1 до №9 и №19, 201 дома, улица Сарыарка начиная с №1 до №22 дома и №193 дом, улица Бугылы начиная с №1 до №18 дома и №194 дом, улица Бейбитшилик начиная с №14 до №19 дома, село Куттыбай улица Бесагаш начиная с №1 до № 24 дома, зимовка Шортанды №1, 2 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №637</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Кармыс, Коммунальное государственное учреждение "Кармысская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z152" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Тесиктас начиная с №1 до №55 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z153" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательный участок №638</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z154" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр: село Тумсык, Коммунальное государственное учреждение "Тумсыкская начальная школа" отдела образования Шетского района управления образования Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z155" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: улица Уста начиная с №1 до №37 дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>