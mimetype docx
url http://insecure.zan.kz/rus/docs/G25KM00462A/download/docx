--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="db41f7d" w14:textId="db41f7d">
+    <w:p w14:paraId="b5ca279" w14:textId="b5ca279">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О создании коммунального государственного учреждения "Отделение социальной помощи на дому Каркаралинского района" государственного учреждения "Отдел занятости и социальных программ Каркаралинского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Каркаралинского района Карагандинской области от 31 декабря 2025 года № 462</w:t>
+        <w:t>Постановление акимата Каркаралинского района Карагандинской области от 31 декабря 2025 года № 462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -212,54 +212,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил деятельности организаций, оказывающих специальные социальные услуги, утвержденных приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 230, акимат Каркарлинского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Создать коммунальное государственное учреждение "Отделение социальной помощи на дому Каркаралинского района" отдела занятости и социальных программ Каркаралинского района (далее - Отделение).</w:t>
+      1. Создать коммунальное государственное учреждение "Отделение социальной помощи на дому Каркаралинского района" государственного учреждения "Отдел занятости и социальных программ Каркаралинского района" (далее — Отделение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления акимата Каркаралинского района Карагандинской области от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Определить уполномоченным органом Отделения государственное учреждение "Отдел занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -271,115 +333,217 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Отдел занятости и социальных программ Каркаралинского района":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) в установленном законодательством порядке обеспечить государственную регистрацию Отделения в органах юстиции;</w:t>
+        <w:t xml:space="preserve">
+      1) утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Устав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отделения согласно приложению к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принять иные меры, вытекающие из настоящего постановления.</w:t>
+      2) в установленном законодательством порядке обеспечить государственную регистрацию Отделения в органах юстиции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z96" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принять иные меры, вытекающие из настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления акимата Каркаралинского района Карагандинской области от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Каркаралинского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -612,1672 +776,1672 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _______________ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Устав коммунального государственного учреждения "Отделение социальной помощи на дому Каркаралинского района" отдела занятости и социальных программ Каркаралинского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коммунальное государственное учреждение "Отделение социальной помощи на дому Каркаралинского района" отдела занятости и социальных программ Каркаралинского района (далее – Отделение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме учреждения, для осуществления функций на территории Каркаралинского района Карагандинской области по оказанию специальных социальных услуг на дому лицам, признанным нуждающимися в специальных социальных услугах, предусмотренных Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отделение создано постановлением акимата Каркаралинского района Карагандинской области от "__" _____________ года № _____.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учредителем Отделения является акимат Каркаралинского района Карагиндинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим по отношению к Отделению функции субъекта права в отношении имущества Отделения является государственное учреждение "Отдел занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Полное наименование Отделения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на государственном языке: "Қарқаралы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қарқаралы ауданының үйде әлеуметтік көмек көрсету бөлімшесі" коммуналдық мемлелекеттік мекемесі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на русском языке: "Коммунальное государственное учреждение "Отделение социальной помощи на дому Каркаралинского района" отдела занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Место нахождение Отделения: 100800, Карагандинская область, Каркаралинский район, город Каркаралинск, улица Аубакирова 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Юридический статус Отделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отделение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием Отделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Отделение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Отделение отвечает по своим обязательствам, находящимся в его распоряжении деньгами. При недостаточности у Отделения денег субсидиарную ответственность по его обязательствам несет Республика Казахстан или административно-территориальная единица средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Гражданско-правовые сделки Отделения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Предмет и цель деятельности Отделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Предметом деятельности Отделения является оказание специальных социальных услуг на дому детям и лицам с инвалидностью, престарелым лицам, достигшим пенсионного возраста, не способным самостоятельно себя обслуживать и нуждающимся по состоянию здоровья в оказании специальных социальных услуг в условиях ухода на дому.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Целью деятельности Отделения является оказание специальных социальных услуг в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Стандартом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания специальных социальных услуг в области социальной защиты населения в условиях оказания услуг на дому, утвержденного приказом Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 263 (далее - Стандарт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для достижения цели Отделение осуществляет следующие виды деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказание специальных социальных услуг с учетом индивидуальных потребностей получателей услуг, ориентированных на повышение уровня их личностного развития, социализации и интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление и учет получателей услуг, нуждающихся в надомном обслуживании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информирование получателей услуг и членов их семьи об объемах и видах оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценка и определение потребностей в оказании специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повышение качества и эффективности предоставляемых специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) содействие в создании благоприятного морально-психологического климата в привычной социальной среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оказание разносторонней помощи получателям услуг путем предоставления комплекса необходимых специальных социальных услуг, направленных на проведение оздоровительных и социально-реабилитационных мероприятий, в соответствии со Стандартом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечение длительности проведения занятий организаций оказываемых в условиях оказания на дому для детей, детей с нарушениями опорно-двигательного аппарата, лиц старше восемнадцати лет согласно Стандарта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проведение информационно-разъяснительной работы о предоставлении специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) взаимодействие с местными исполнительными органами, организациями по вопросам оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) реализация иных мер по оказанию специальных социальных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Отделение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем уставе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сделка, совершенная Отделением в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением уставной компетенции его руководителя, может быть признана недействительной по иску: уполномоченного органа соответствующей отрасли, уполномоченного органа по государственному имуществу, местного исполнительного органа, аппарата акима района, прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Управление Отделением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Общее управление Отделением осуществляет местный исполнительный орган государственное учреждение "Отдел занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственное учреждение "Отдел занятости и социальных программ Каркаралинского района" в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждает план финансирования Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет контроль за сохранностью имущества Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет структуру, порядок формирования и принятия Отделением решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определяет права, обязанности и ответственность руководителя Отделения, основания освобождения его от занимаемой должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает структуру и предельную штатную численность Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного государственному учреждению или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия, возложенные на него настоящим уставом и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Отделения назначается на должность и освобождается от должности государственным учреждением "Отдел занятости и социальных программ Каркаралинского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель Отделения организует и руководит работой Отделения, непосредственно подчиняется государственному учреждению "Отдел занятости и социальных программ Каркаралинского района" и несет персональную ответственность за выполнение возложенных на Отделение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель Отделения действует на принципах единоначалия и самостоятельно решает вопросы деятельности Отделения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Действия руководителя Отделения, направленные на осуществление Отделения неуставной деятельности, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Руководитель Отделения в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Отделения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает планы Отделения по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы и дает указания, обязательные для всех работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает на работу и увольняет с работы сотрудников Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Отделения, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) определяет обязанности и круг полномочий сотрудников Отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные функции, возложенные на него законодательством Республики Казахстан и настоящим уставом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок образования имущества Отделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество Отделения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество Отделения формируется за счет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Отделение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Если законами Республики Казахстан Отделению предоставлено право, осуществлять приносящую доходы деятельность, то деньги, полученные от такой деятельности, подлежат зачислению в соответствующий бюджет, за исключением денег от реализации товаров (работ, услуг), производимых государственными учреждениями в сферах, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 161 Закона Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Деятельность Отделения финансируется из бюджета Каркаралинского района Карагандинской области, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Отделение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Проверка и ревизия финансово-хозяйственной деятельности Отделения осуществляется уполномоченным органом соответствующей отрасли в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Режим работы в Отделении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Режим работы Отделения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Внесение изменений и дополнений в учредительные документы Отделения производится по решению акимата Каркаралинского района и проходят процедуру государственной регистрации в органах юстиции в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации Отделения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Реорганизацию и ликвидацию Отделения осуществляет акимат Каркаралинского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Имущество ликвидированного государственного юридического лица, оставшееся после удовлетворения требований кредиторов, перераспределяется уполномоченным органом по государственному имуществу или местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Деньги ликвидированного Отделения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>