--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec37ada" w14:textId="ec37ada">
+    <w:p w14:paraId="38790d6" w14:textId="38790d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел занятости и социальных программ города Сарани"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Сарани Карагандинской области от 11 февраля 2025 года № 09/12</w:t>
+        <w:t>Постановление акимата города Сарани Карагандинской области от 11 февраля 2025 года № 09/12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -613,1634 +613,1648 @@
               </w:rPr>
               <w:t>программ города Сарани"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел занятости и социальных программ города Сарани"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z90" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Сарань 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z91" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Положение о государственном учреждении "Отдел занятости и социальных программ города Сарани"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение – в редакции постановления акимата города Сарани Карагандинской области от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел занятости и социальных программ города Сарани" (далее – Учреждение) является государственным органом Республики Казахстан, обеспечивающим реализацию государственной политики в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Учреждение имеет 2 сектора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сектор занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) 4 отделения социальной помощи на дому: для детей с инвалидностью, лиц с инвалидностью первой, второй группы и лиц, достигших пенсионного возраста не способных самостоятельно себя обслуживать.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сектор социальных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Учреждение осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учреждение является юридическим лицом и обладает имуществом на праве оперативного управления, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах Казначейства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учреждение вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учреждение имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      7. Учреждение по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного Учреждения и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учреждение по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Учреждения утверждаются акиматом города Сарани в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 101200, Карагандинская область, город Сарань, улица Победы, 45.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Полное наименование государственного органа – государственное учреждение "Отдел занятости и социальных программ города Сарани".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Настоящее Положение является учредительным документом Учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование деятельности Учреждения осуществляется из местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Учреждению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Миссия Учреждения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эффективная система социальной защиты граждан города.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) повышение качества оказываемых государственных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершенствование нормативной правовой базы оказываемых государственных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание социальной помощи нуждающимся гражданам города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      4) оказание специальных социальных услуг населению города;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) работа с различными социальными группами населения города.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      5) работа с различными социальными группами населения города.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      16. Функции:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка соответствующих нормативных правовых актов по оказанию государственных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      1) разработка соответствующих нормативных правовых актов по оказанию государственных услуг населению города;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение внутреннего контроля за качеством оказания государственных услуг, входящих в компетенцию Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      2) проведение внутреннего контроля за качеством оказания государственных услуг, входящих в компетенцию Учреждения;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказание государственных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      3) оказание государственных услуг населению города;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ, прогнозирование спроса и предложения рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      4) анализ, прогнозирование спроса и предложения рабочей силы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг региональной карты занятости и активных мер содействия занятости населения города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      5) мониторинг региональной карты занятости и активных мер содействия занятости населения города;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление мониторинга создания рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      6) осуществление мониторинга создания рабочих мест;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление мониторинга организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      7) осуществление мониторинга организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) работа городской трехсторонней комиссии по социальному партнерству, регулированию социальных и трудовых отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      8) работа городской трехсторонней комиссии по социальному партнерству, регулированию социально-экономических и трудовых отношений;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) формирование баз данных Единой информационной системы социально-трудовой сферы "Рынок труда", автоматизированных информационных систем "Е-Собес", "Иностранная рабочая сила", "Цифровая карта семьи", "Система контроля доступа к информационным системам и информационным ресурсам" МТСЗН РК, интегрированной информационной системы "Е-Қызмет", Единой платформы приема и обработки всех обращений граждан "Е-otinish.kz", Электронной биржи труда "Enbek.kz", системы облачного документооборота "Documentolog";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      9) формирование баз данных Единой информационной системы социально-трудовой сферы "Рынок труда", автоматизированных информационных систем "Е-Собес", "Иностранная рабочая сила", "Documentolog", интегрированной информационной системы "Е-Қызмет", Электронной биржи труда Enbek.kz;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организация работы пользователей Портала социальных услуг, приложения FSMSocial АО "Центр трудовых ресурсов" и Интерактивной карты доступности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      10) организация работы пользователей Портала социальных услуг, приложения FSMSocial АО "Центр трудовых ресурсов", Цифровой платформы "Socium";</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) работа участковой комиссии по проведению обследований материального положения граждан, обратившихся за назначением государственной адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      11) работа участковой комиссии по проведению обследований материального положения граждан, обратившихся за назначением государственной адресной социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проведение анализа потребностей населения города в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      12) проведение анализа потребностей населения города в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) взаимодействие с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      13) взаимодействие с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг населению города;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение работы по обеспечению лиц с инвалидностью в соответствии с индивидуальной программой абилитации и реабилитации специальными средствами передвижения, протезно-ортопедической помощью и техническими вспомогательными (компенсаторными) средствами, санаторно-курортным лечением, услугами индивидуального помощника и специалиста жестового языка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      14) организация и проведение работы по обеспечению лиц с инвалидностью в соответствии с индивидуальной программой абилитации и реабилитации специальными средствами передвижения, протезно-ортопедической помощью и техническими вспомогательными (компенсаторными) средствами, санаторно-курортным лечением, услугами индивидуального помощника и специалиста жестового языка;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предоставление дополнительных мер социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      15) предоставление дополнительных мер социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация деятельности Совета по делам лиц с инвалидностью города Сарани;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      16) организация деятельности Совета по делам лиц с инвалидностью города Сарани;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) взаимодействие с неправительственными организациями по вопросам социальной защиты населения города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      17) взаимодействие с неправительственными организациями по вопросам социальной защиты населения города;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) проведение разъяснительной работы среди населения о мерах социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      18) проведение разъяснительной работы среди населения о мерах социальной защиты.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      17. Права и обязанности:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вступать в гражданско-правовые отношения с юридическими и физическими лицами, заключать договоры и осуществлять иную деятельность, не противоречащую действующему законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      1) вступать в гражданско-правовые отношения с юридическими и физическими лицами, заключать договоры и осуществлять иную деятельность, не противоречащую действующему законодательству Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивать и получать от предприятий, учреждений и организаций всех форм собственности необходимую информацию, документы и иные материалы, устные и письменные объяснения от должностных лиц по вопросам, отнесенным к компетенции Учреждения, в том числе по вопросам оказания государственных услуг населению города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      2) запрашивать и получать от предприятий, учреждений и организаций всех форм собственности необходимую информацию, документы и иные материалы, устные и письменные объяснения от должностных лиц по вопросам, отнесенным к компетенции Учреждения, в том числе по вопросам оказания государственных услуг населению города;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пользоваться всеми видами информационных данных, в том числе секретными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      3) пользоваться всеми видами информационных данных, в том числе секретными;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносить акиму города предложения по совершенствованию структуры и деятельности Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      4) вносить акиму города предложения по совершенствованию структуры и деятельности Учреждения;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) реализовывать основные направления внутренней и внешней политики Президента и Правительства Республики Казахстан в сочетании с интересами и потребностями развития города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      5) реализовывать основные направления внутренней и внешней политики Президента и Правительства Республики Казахстан в сочетании с интересами и потребностями развития города;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организовывать и обеспечивать исполнение законов Республики Казахстан, актов Президента и Правительства Республики Казахстан, а также осуществлять контроль за исполнением законов Республики Казахстан, актов Президента и Правительства Республики Казахстан, решений, распоряжений и поручений акима области, города, постановлений акимата области, города, принимать меры по устранению выявленных нарушений, причин и условий их неисполнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      6) организовывать и обеспечивать исполнение законов Республики Казахстан, актов Президента и Правительства Республики Казахстан, а также осуществлять контроль за исполнением законов Республики Казахстан, актов Президента и Правительства Республики Казахстан, решений, распоряжений и поручений акима области, города, постановлений акимата области, города, принимать меры по устранению выявленных нарушений, причин и условий их неисполнения;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивать взаимодействие с аппаратом акима города, городским маслихатом, общественными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      7) обеспечивать взаимодействие с аппаратом акима города, городским маслихатом, общественными организациями;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивать повышение квалификации сотрудников по оказанию государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      8) обеспечивать повышение квалификации сотрудников по оказанию государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информировать получателей государственных услуг о порядке оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      9) организовывать профессиональную подготовку, переподготовку и повышение квалификации социальных работников;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рассматривать обращения физических и юридических лиц в установленные Административным процедурно-процессуальным кодексом Республики Казахстан сроки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      10) информировать получателей государственных услуг о порядке оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      11) рассматривать обращения физических и юридических лиц в установленные Административным процедурно-процессуальным кодексом Республики Казахстан сроки.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководство Учреждения осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Учреждение задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель Учреждения назначается на должность и освобождается от должности акимом города.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия первого руководителя Учреждения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия работников Учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с законодательством Республики Казахстан назначает на должности и освобождает от должностей работников Учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством Республики Казахстан порядке применяет меры поощрения и налагает дисциплинарное взыскание на сотрудников Учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подписывает акты, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Учреждение в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за недопущение коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Учреждения в период его отсутствия осуществляется лицом его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
-[...199 lines deleted...]
-      7) несет персональную ответственность за недопущение коррупционных правонарушений.</w:t>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя Учреждения в период его отсутствия осуществляется лицом его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Учреждение обладает имуществом на праве оперативного управления. Имущество Учреждения формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Учреждением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
-[...39 lines deleted...]
-      22. Имущество, закрепленное за Учреждением, относится к коммунальной собственности.</w:t>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      23. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Учреждения осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>