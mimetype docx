--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d52c4b" w14:textId="1d52c4b">
+    <w:p w14:paraId="15938b1" w14:textId="15938b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,79 +121,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -428,51 +448,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 508 846 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 636 885 тысяч тенге;</w:t>
+      2) затраты – 648 624 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
@@ -568,292 +588,306 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -2 327 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -14 066 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 2 327 тысяч тенге:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 14 066 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 2 327 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 14 066 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Саранского городского маслихата Карагандинской области от 12.02.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 – в редакции решения Саранского городского маслихата Карагандинской области от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 271</w:t>
+        <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Объем субвенций, передаваемых из бюджета города Сарани в бюджет поселка предусмотрены, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на 2026 год – 391 446 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на 2027 год – 391 006 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на 2028 год – 416 579 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1070,106 +1104,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата № 258 от 18 декабря</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актас на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Саранского городского маслихата Карагандинской области от 12.02.2026 </w:t>
+      Сноска. Приложение 1 – в редакции решения Саранского городского маслихата Карагандинской области от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 271</w:t>
+        <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6211,51 +6247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-636 885</w:t>
+648 624</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6420,51 +6456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93 406</w:t>
+96 275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6629,51 +6665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92 506</w:t>
+95 375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6838,51 +6874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92 506</w:t>
+95 375</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7047,51 +7083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91 408</w:t>
+93 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7256,51 +7292,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 098</w:t>
+2 098</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8092,51 +8128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-261 015</w:t>
+272 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8301,51 +8337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-261 015</w:t>
+272 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8510,51 +8546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-261 015</w:t>
+272 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9346,51 +9382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-166 015</w:t>
+177 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9555,51 +9591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 863</w:t>
+149 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9764,51 +9800,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 863</w:t>
+149 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9973,51 +10009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 863</w:t>
+149 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10182,51 +10218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151 863</w:t>
+149 402</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10391,51 +10427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130 600</w:t>
+130 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10600,51 +10636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130 600</w:t>
+130 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10809,51 +10845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130 600</w:t>
+130 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11227,51 +11263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12719,60 +12755,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -14466,51 +14521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--2 327</w:t>
+-14 066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14543,51 +14598,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 327</w:t>
+14 066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14671,68 +14726,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата №258 от 18 декабря</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актас на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -27390,68 +27445,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>маслихата №258 от 18 декабря</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актас на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -40285,55 +40340,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>