--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15938b1" w14:textId="15938b1">
+    <w:p w14:paraId="07916be" w14:textId="07916be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -40340,55 +40340,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40714,31 +40714,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>