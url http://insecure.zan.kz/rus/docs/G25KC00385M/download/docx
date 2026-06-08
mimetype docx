--- v0 (2026-03-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b87660e" w14:textId="b87660e">
+    <w:p w14:paraId="2c6133d" w14:textId="2c6133d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете поселка Актау на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Темиртауского городского маслихата Карагандинской области от 19 декабря 2025 года № 38/5</w:t>
+        <w:t>Решение Темиртауского городского маслихата Карагандинской области от 19 декабря 2025 года № 38/5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -292,351 +312,647 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 1 404 694 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 1 476 636 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 56 753 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 106 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 1 347 835 тысяч тенге;</w:t>
+      поступлениям трансфертов – 1 419 777 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 1 404 694 тысяч тенге;</w:t>
+      2) затраты – 1 481 233 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
+      4) сальдо по операциям с финансовыми активами - 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 4 597 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 4 597 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств - 4 597 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 – в редакции решения Темиртауского городского маслихата Карагандинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Предусмотреть в бюджете поселка Актау на 2026 год возврат неиспользованных (недоиспользованных) целевых трансфертов в сумме 1 тысячи тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 1-1 в соответствии с решением Темиртауского городского маслихата Карагандинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть объем субвенций, передаваемых из городского бюджета в бюджет посҰлка Актау на 2026 год в сумме 1 347 835 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Предусмотреть в составе бюджета поселка Актау на 2026 год целевые текущие трансферты из городского бюджета в сумме 71 942 тысяч тенге согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 2-1 в соответствии с решением Темиртауского городского маслихата Карагандинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Предусмотреть в составе расходов городского бюджета на 2026 год установление стимулирующих надбавок к должностным окладам работников подведомственных организаций, финансируемых из бюджета города Темиртау в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -651,71 +967,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Карагандинской области от 11 июля 2023 года № 46/01 "Об утверждении порядка и условий установления стимулирующих надбавок к должностным окладам работников организаций, финансируемых из бюджета Карагандинской области", согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -900,113 +1216,153 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению Темиртауского</w:t>
+              <w:t>к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>городского маслихата</w:t>
+              <w:t>Темиртауского городского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 19 декабря 2025 года</w:t>
+              <w:t>маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 38/5</w:t>
+              <w:t>от 19 декабря 2025 года №38/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актау на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Темиртауского городского маслихата Карагандинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1773,51 +2129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1404694 </w:t>
+1476636 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4074,51 +4430,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4251,51 +4607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4428,51 +4784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1347835 </w:t>
+1419777 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4551,52 +4907,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Сумма (тысяч тенге) </w:t>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5517,51 +5873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1404694 </w:t>
+1481233 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7398,51 +7754,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-542804 </w:t>
+597084 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7607,51 +7963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7816,51 +8172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8025,51 +8381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-480720 </w:t>
+497889 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8234,51 +8590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-62084 </w:t>
+99195 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8443,51 +8799,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-62084 </w:t>
+99195 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8652,51 +9008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-50889 </w:t>
+88000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9906,51 +10262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10115,51 +10471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10324,51 +10680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-597093 </w:t>
+619351 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10742,51 +11098,887 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-494512 </w:t>
+516770 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аппарат акима города районного значения, села, поселка, сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11612,50 +12804,223 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15468,51 +16833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+-4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15641,51 +17006,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -18484,87 +19849,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-005</w:t>
-[...35 lines deleted...]
-Погашение долга местного исполнительного органа перед вышестоящим бюджетом</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Погашение долга местного исполнительного органа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19261,51 +20626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19397,51 +20762,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4597</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19538,68 +20903,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актау на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28636,68 +30001,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Актау на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37734,68 +39099,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№38/5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Распределение сумм, выделенных из бюджета города на установление стимулирующих надбавок к должностным окладам работников подведомственных организаций на 2026 год (за исключением работников управленческого и основного персонала получающих доплату за особые условия труда в сфере культуры)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -38774,50 +40139,3377 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Темиртауского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 19 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 38/5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Целевые текущие трансферты, выделенные из бюджета города Темиртау, бюджету поселка Актау на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 5 в соответствии с решением Темиртауского городского маслихата Карагандинской области от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего, в том числе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог района (города областного значения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты нижестоящим бюджетам, в том числе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+71942 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов, в том числе на:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17169 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капитальный ремонт водопровода улиц Абая, Первомайская, Лумумбы, Ауэзова, Шевченко, Менделеева в связи с увеличение ставки НДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17169 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц, в том числе на:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+37111 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+восстановление уличного освещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+37111 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог всего, в том числе на:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17662 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средний ремонт дорог в связи с увеличение ставки НДС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17662 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>